--- v0 (2025-12-30)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.4.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do školy šli letos poprvé, čekaly je testy a vysvědčení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí se znovu, ovšem opět jen pro některé žáky, otevřely základní školy. Do lavic se vrátil první stupeň. Například čtvrťáci ze Základní školy Komenského 68 se ke klasickému vzdělávání dostali po téměř čtyřech měsících pobytu doma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -135,55 +250,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Požadujeme návrat dětí do škol bez podmínek. Proč si má dítě dělat test a potom sedět v rouškách.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Hajdová, ředitelka ZŠ Komenského 68, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem zaměstnanec, a jsem povinna plnit veškeré ustanovení vlády a ministerstva školství a zdravotnictví, protože jsme si naprosto vědomi, že zdraví je priorita. Jenom zdravý člověk může být vzděláván.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do tříd této školy se 12. dubna dostavilo 150 dětí - prvňáků, druháků a čtvrťáků. Třetí a páté ročníky čeká tento částečný návrat ještě o týden později. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnice pokryl rekordní počet děr, oprava začala</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -427,93 +537,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-12-04-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>