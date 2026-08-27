--- v1 (2026-05-23)
+++ v2 (2026-08-27)
@@ -579,51 +579,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-12-04-2021-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-12-04-2021-16-24?url=novojicinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>