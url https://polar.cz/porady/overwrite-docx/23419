--- v0 (2025-12-29)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidič vozu neměl šanci zabránit srážce s chlapcem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se stala děsivá nehoda, při které byl sražen malý chlapec. Bohužel se stala na takovém místě, že řidič auta neměl šanci zareagovat. Podle odborníků je proto velmi důležitá prevence, aby už malé děti věděli, jak a kde se smí přecházet silnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -358,178 +473,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S novými opatřeními ve školách nesouhlasí někteří rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do škol se vrátila téměř polovina dětí prvního stupně. Existuje však stále rostoucí skupina rodičů, kteří s nastavenými podmínkami školní výuky zásadně nesouhlasí. Jejich děti se tedy prezenční školní výuky nemohou účastnit a oni sami přijdou i o nárok na ošetřovné. Takových dětí je v každé škole průměrně 3 až 5 procent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ani postupná obnova školní docházky nesmazala vrásky na čelech ředitelů základních škol. Kromě testování žáků a bezpečnostních opatření musí řešit také výuku žáků, kteří do školy nemohou chodit z důvodů nesouhlasu rodičů. Těm vadí jak systém testování, tak nutnost nošení roušek po celý den výuky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Vaverová, matka, Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nesouhlasím s testováním bezpříznakových zdravých dětí. protože si myslím, že já své děti posílám zdravé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Továrková, matka, Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě na tom vadí nošení roušek, že vlastně i negativní dítě musí mít roušku a prosedí celý den v roušce. Myslím si, že dech je život a že to stojí vlastně proti životu a na dechu jsou závislé veškeré pochody v těle.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Vodička, otec, Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mě by dávalo mnohem větší smysl, kdybychom ty, které příznaky mají, nechávali striktně doma, abychom to oddělili a pro ty prcky by to bylo mnohem šetrnější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bysem se nenechal testovat protože chci být zdravej a nechci se šťourat v nose “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Skoro všichni mají ty testy ale to je hnusné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Školy v těchto případech nemohou jinak, než se řídit pokyny ministerstva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milena Zatloukalová, ředitelka ZŠ Školní, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Objevili se rodiče, kteří nesouhlasili s testováním dětí. My potom na tyto děti pohlížíme tak, jako by byly nemocné.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leoš Sekanina, ředitel ZŠ Okružní, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Budeme brát samozřejmě absenci jako omluvenou, a děti budou dostávat úkoly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Rodiče jsou rozhodnuti situaci řešit podle petičního zákona, případně i soudně. První žaloba již byla podána.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -580,111 +646,105 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí  umělecko-technického provozu, Slezské divadlo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ven dáme reproduktory a zvuk zevnitř budeme přenášet ven přes  výklady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Herci  si připravili několik shakespearovských ukázek. Tanečníci  předvedli část svého nejnovějšího vystoupení Identities,  které zatím na premiéru před diváky čeká. Hudebníci i zpěváci  muzicírovali v menších uskupeních.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Herci  si připravili několik shakespearovských ukázek. Tanečníci  předvedli část svého nejnovějšího vystoupení Identities,  které zatím na premiéru před diváky čeká. Hudebníci i zpěváci  muzicírovali v menších uskupeních.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">divác</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">i:  „Je bezva nápad. Chybí mi divadlo. A vůbec jakákoliv živá  kultura.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé,  kteří kolem procházeli se mohli na chvíli před výlohou zastavit  a připomenout si atmosféru skutečného kamenného divadla. Do  plyšových sedaček v hledišti se diváci mohli usadit naposledy v  říjnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé,  kteří kolem procházeli se mohli na chvíli před výlohou zastavit  a připomenout si atmosféru skutečného kamenného divadla. Do  plyšových sedaček v hledišti se diváci mohli usadit naposledy v  říjnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Tomsa, vedoucí baletního souboru, Slezské divadlo Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem  rád, že jsme mohli zase po dlouhé době něco ukázat z našeho </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">baletního</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> repertoáru .“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nikdo  zatím netuší, kdy se budou moci divadelníci ke své práci naplno  vrátit. A kdy budou moci hrát opět před diváky v hledišti.  Všichni si přejí, aby to bylo ještě před letními prázdninami.     </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -759,93 +819,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>