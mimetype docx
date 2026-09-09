--- v0 (2025-12-26)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloději si "otevřeli" prodejnu s elektronikou kladivem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V následující reportáži vám ukážeme dvě drzé krádeže elektroniky, které zloději zvládli neuvěřitelně rychle. Kriminalistům nechali zloději jen velmi málo stop, ale přesto se je podařilo dopadnout. Ukázalo se, že do Ostravy jezdili loupit dva Slováci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na druhý obchod v Mariánských Horách si přinesli kladivo. Jeden z mužů rozbil spodní část výlohy a pak kladivo odhodil. Nechali projet několik aut a pak otvorem prolezli dovnitř. Tentokrát byli ještě rychlejší. Měli štěstí, že v prodejna byla vybavena zbožím na vánoční nápor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí prodejny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ukradli to tak rychle, protože jsme měli špatně naskladněné věci. Samozřejmě teď už to tak není. V podstatě by se dalo říct, že tady byly krabice plné mobilů. Měli vlastně štěstí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kriminalisté nakonec vypátrali dva Slováky, kteří jezdili do naší země auty z půjčovny a hned po činu se vraceli domů prodat zboží. Nakradli elektroniku za 800 tisíc korun. Jsou ve vazbě a hrozí jim 5 let vězení. Je možné, že toho mají na svědomí více. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kriminalisté nakonec vypátrali dva Slováky, kteří jezdili do naší země auty z půjčovny a hned po činu se vraceli domů prodat zboží. Nakradli elektroniku za 800 tisíc korun. Jsou ve vazbě a hrozí jim 5 let vězení. Je možné, že toho mají na svědomí více.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Exponáty muzea Tatra se daly do pohybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -175,55 +289,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Filip, vedoucí Muzea nákladních automobilů Tatra, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přibližně tady bude 77 exponátů plus další drobné věci, jako jsou podvozky, motory a další. Ale my ještě máme druhou fázi, kdy chceme doplnit tu expozici o interaktivní prvky.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt přijde na zhruba 170 milionů korun. Financován je ze zdrojů Evropské unie a Moravskoslezského kraje. Muzeum bude otevřeno na podzim. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozitivní test měl v Havířově jen jeden žák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice v Havířově má kompletní data z prvního antigenního testování ve školách a mateřinkách. Pozitivita se ukázala jen u jednoho žáka.  Školy musely prokázat i lidovou tvořivost a vytvořit stojánky na zkumavky, které v sadách chyběly.  Hlídka strážníků musela řešit konflikt s nespokojenými rodiči.</w:t>
@@ -330,178 +439,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S novými opatřeními ve školách nesouhlasí někteří rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do škol se vrátila téměř polovina dětí prvního stupně. Existuje však stále rostoucí skupina rodičů, kteří s nastavenými podmínkami školní výuky zásadně nesouhlasí. Jejich děti se tedy prezenční školní výuky nemohou účastnit a oni sami přijdou i o nárok na ošetřovné. Takových dětí je v každé škole průměrně 3 až 5 procent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ani postupná obnova školní docházky nesmazala vrásky na čelech ředitelů základních škol. Kromě testování žáků a bezpečnostních opatření musí řešit také výuku žáků, kteří do školy nemohou chodit z důvodů nesouhlasu rodičů. Těm vadí jak systém testování, tak nutnost nošení roušek po celý den výuky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Vaverová, matka, Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nesouhlasím s testováním bezpříznakových zdravých dětí. protože si myslím, že já své děti posílám zdravé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Továrková, matka, Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě na tom vadí nošení roušek, že vlastně i negativní dítě musí mít roušku a prosedí celý den v roušce. Myslím si, že dech je život a že to stojí vlastně proti životu a na dechu jsou závislé veškeré pochody v těle.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Vodička, otec, Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mě by dávalo mnohem větší smysl, kdybychom ty, které příznaky mají, nechávali striktně doma, abychom to oddělili a pro ty prcky by to bylo mnohem šetrnější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bysem se nenechal testovat protože chci být zdravej a nechci se šťourat v nose “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Skoro všichni mají ty testy ale to je hnusné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Školy v těchto případech nemohou jinak, než se řídit pokyny ministerstva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milena Zatloukalová, ředitelka ZŠ Školní, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Objevili se rodiče, kteří nesouhlasili s testováním dětí. My potom na tyto děti pohlížíme tak, jako by byly nemocné.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leoš Sekanina, ředitel ZŠ Okružní, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Budeme brát samozřejmě absenci jako omluvenou, a děti budou dostávat úkoly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Rodiče jsou rozhodnuti situaci řešit podle petičního zákona, případně i soudně. První žaloba již byla podána.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -514,53 +574,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z Lesní školy Hnízdo uklidily okolí Prašivé po turistech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik pytlů plných odpadků nasbíraly děti z Lesní školy Hnízdo, když se v pondělí pustily do úklidu podél turistických tras k Horské chatě Prašivá. Nejčastěji po turistech v lesích zůstávají mikrotenové sáčky, PET lahve a plechovky od nápojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Školáci, jejich učitelé a průvodci vyšli od řeky Morávky z Raškovic. Podobně Lesní škola Hnízdo pomohla uklidit okolí Prašivé po nepořádných turistech už loni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Školáci, jejich učitelé a průvodci vyšli od řeky Morávky z Raškovic. Podobně Lesní škola Hnízdo pomohla uklidit okolí Prašivé po nepořádných turistech už loni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos to opakujeme. Uklidíme všechny stezky ze všech stran, ať už je to od Komorní Lhotky nebo od Kohutky, případně žlutá turistická trasa z Vyšních Lhot nebo modrá z Pražma. Postupně jsou skupiny a uklízí se všechno, co tam turisté během, roku zanechali.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První várku odpadu museli mladí sběrači uložit ke kontejnerům ještě v údolí. Další pytle naplnili cestou k horské chatě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -726,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>