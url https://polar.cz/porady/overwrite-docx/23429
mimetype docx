--- v0 (2025-12-24)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 14.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově dopadli zloděje výfukových katalyzátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrou zprávu mají policisté pro majitele starších vozidel, ze kterých v minulých dnech v Havířově a okolí zloději kradli drahé katalyzátory. Dva pachatele, kterým prokázali 11 krádeží, dopadli přímo při činu. Starší a zkušenější recidivista už sedí ve vazbě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -796,51 +896,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>