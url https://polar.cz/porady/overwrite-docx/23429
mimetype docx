--- v1 (2026-04-02)
+++ v2 (2026-06-29)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 14.4.2021, 16:00</w:t>
+              <w:t xml:space="preserve">14.4.2021, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -128,111 +143,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově dopadli zloděje výfukových katalyzátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrou zprávu mají policisté pro majitele starších vozidel, ze kterých v minulých dnech v Havířově a okolí zloději kradli drahé katalyzátory. Dva pachatele, kterým prokázali 11 krádeží, dopadli přímo při činu. Starší a zkušenější recidivista už sedí ve vazbě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Auta s rozřezanými výfuky nacházeli od března především motoristé v Havířově, dva případy byly hlášené v Karviné a jeden v Českém Těšíně. Zručným zlodějům stačí ke krádeži katalyzátoru jen pár minut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Auta s rozřezanými výfuky nacházeli od března především motoristé v Havířově, dva případy byly hlášené v Karviné a jeden v Českém Těšíně. Zručným zlodějům stačí ke krádeži katalyzátoru jen pár minut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Maršálek, automechanik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Katalyzátory se kradou především kvůli drahým kovům, které jsou uvnitř. Nový katalyzátor stojí řádově desítky tisíc korun.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Policisté v těchto dnech zadrželi dva muže ve věku 32 a 20 let. Důvodně podezřelým prokázali celkem 11 krádeží katalyzátorů z osobních vozidel. Majitelům měli způsobit škodu , která v tuto chvíli přesahuje 50 tisíc korun."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Policisté v těchto dnech zadrželi dva muže ve věku 32 a 20 let. Důvodně podezřelým prokázali celkem 11 krádeží katalyzátorů z osobních vozidel. Majitelům měli způsobit škodu , která v tuto chvíli přesahuje 50 tisíc korun." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Katalyzátory jsou povinnou součástí výfukového systému kvůli snižování škodlivin. V tomto případě se zloději zaměřili zejména na Škody Felicie. Muži přiznali, že jeden z nich vždy hlídal, zatímco komplic řezal výfukové potrubí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Maršálek, automechanik: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou určité modely, které mají těch drahých kovů více.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všech 11 aut zloději poškodili v průběhu posledních 6 týdnů. Past sklapla na havířovské Stromovce, kde byli oba zadrženi. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všech 11 aut zloději poškodili v průběhu posledních 6 týdnů. Past sklapla na havířovské Stromovce, kde byli oba zadrženi.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Muras, ředitel MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve 03:15 hod. oznámil telefonicky na MP Havířov občan, že na parkovišti na ul. U Lesa, Havířov–Město se nějaká osoba pokouší odřezat katalyzátor z osobního automobilu. Vyslaná hlídka MP zjistila, že u vozidla došlo k pokusu o odcizení katalyzátoru, kdy byl viditelně naříznut. Na místě se nikdo nenacházel, proto strážníci provedli kontrolu nejbližšího okolí pomocí termovize, kdy nebyla nalezena žádná podezřelá osoba. Jelikož se dalo předpokládat, že se osoby vrátí svůj čin dokonat, vykonávali strážníci v dané oblasti kontrolní činnost. V 05:20 hod spatřili strážníci dvě podezřelé osoby, které se pohybovaly kolem poškozeného vozidla, kdy si jedna z osob lehla pod vozidlo. Na místo byly přivolány další hlídky MP. Pachatelé se po spatření hlídek dali na útěk, kdy byli za použití donucovacích prostředků strážníky zadrženi. Jednalo se o T.P., roč. 1988 a S. D., roč. 2000, který se následně k činu doznal. Na místo byla přivolána PČR, která si celou událost převzala k dalšímu šetření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
@@ -338,53 +350,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Konečně jsme se dočkali. Malý má radost. Budeme prohlížet a číst po večerech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontakt se čtenáři chyběl i knihovnicím.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kontakt se čtenáři chyběl i knihovnicím. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Verešová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já si myslím, že mohu mluvit za všechny kolegyně, když řeknu, že jsme se hodně těšily, protože už nám ti lidé, čtenáři chyběli. Já osobně pracuji v dětském oddělení, takže už se moc těším na děti, mládež a ta mi chyběla hodně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovny věří, že už nedojde opět ke zhoršení situace a výdejová okénka zůstanou zavřená. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -478,223 +489,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Jurišinec, prvodárce krve: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je mi osmnáct let, takže můžu darovat Krev.  Bylo to v pohodě, příště zkusím darovat plazmu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě plazmaferézu tu měsíčně provedou asi tisíckrát, odběr této složky krve, ze které se vyrábějí i léky, je teď potřeba nejvíce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodinná ponorka aneb Hravá karanténa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti Slezského gymnázia během koronavirové pandemie vymysleli deskovou hru, která umožní lépe se poznat. Je určená rodinám, přátelům i kolektivům. Prostě všem, kteří mají pocit, že své blízké neznají nejlépe. A to přesto, že třeba v době pandemie spolu museli trávit mnohem více času, než dřív.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rodinná  ponorka aneb Hravá karanténa – to je název deskové hry, která  přišla na svět během doby, kdy směr našich životů řídí  koronavirus.  Studenti Slezského gymnázia na ní začali pracovat  ještě během první vlny pandemie, která zasáhla do života nás  všech.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Rodinná  ponorka aneb Hravá karanténa – to je název deskové hry, která  přišla na svět během doby, kdy směr našich životů řídí  koronavirus.  Studenti Slezského gymnázia na ní začali pracovat  ještě během první vlny pandemie, která zasáhla do života nás  všech.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štěpán  Pavelek, student, Slezské gymnázium, Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořád  nevidíme to světýlko na konci tunelu. Je to těžké.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Valík, student, Slezské gymnázium, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hra má vlastně stmelit rodinné příslušníky. Když budou hrát, dozví se o sobě více.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír  Koflák,  student, Slezské gymnázium, Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to o tom, sednout  si k jednomu stolu a pobavit se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">… a  také lépe se poznat. K tomu poslouží 180 otázek, které odhalí  třeba přání a touhy, vlastnosti, zvyky, nezapomenutelné zážitky   nebo i znalosti.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">… a  také lépe se poznat. K tomu poslouží 180 otázek, které odhalí  třeba přání a touhy, vlastnosti, zvyky, nezapomenutelné zážitky   nebo i znalosti.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára  Beníčková, studentka, Slezské gymnázium, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ke  každému zaměření se  vztahuje jeden balíček karet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sedm  studentů na přípravě deskové hry pracovalo s přestávkami půl  roku. Společnou práci zpomalovala opatření, která eliminovala  možnost setkání.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Sedm  studentů na přípravě deskové hry pracovalo s přestávkami půl  roku. Společnou práci zpomalovala opatření, která eliminovala  možnost setkání.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika  Hájková, studentka, Slezské gymnázium, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Protože  to bylo na začátku této koronadoby, tak jsme ještě neuměli  moc komunikovat spolu ve virtuálním prostředí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára  Volfová, studentka, Slezské gymnázium, Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejtěžší  bylo vymýšlení otázek, aby byly správně formulované, aby šly  pochopit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magda  Hrstková, učitelka, Slezské gymnázium, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Trošičku  nám to vyhotovení zdržela další vlna koronaviru, ale dali jsme  to dohromady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Teď  je hra vytištěná a hledá si cestu k těm, které pobaví. A také  nabídne možnost lépe poznat ty, kteří žijí vedle nás, ale  přesto toho víme jen málo o jejich koníčcích, radostech i  přáních.     </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Teď  je hra vytištěná a hledá si cestu k těm, které pobaví. A také  nabídne možnost lépe poznat ty, kteří žijí vedle nás, ale  přesto toho víme jen málo o jejich koníčcích, radostech i  přáních.      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Ostravy-Jihu se zapojilo do úklidu obvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -854,65 +844,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>