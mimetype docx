--- v0 (2026-01-20)
+++ v1 (2026-10-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětská hřiště jsou oficiálně otevřena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chceme zabránit absurdním situacím, kdy by strážníci například bránili rodinám ve vstupu na dětská hřiště. Takový je postoj magistrátu k uzavření dětských hřišť, o kterém bylo rozhodnuto v minulosti v souvislosti nákazou koronaviru. Hřiště se proto opět otevřela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,89 +192,87 @@
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl zejména apelovat na rodiče, pokud mohou se  staršími dětmi vyvinout jiné aktivity, ať to udělají a ty hřiště necháme  opravdu těm nejmenším, protože těm to udělá největší radost, že se dostanou k té  houpačce, která byla zavřená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se už na první nové koaliční radě rozhodli toto téma  otevřít. Bylo nám jasné, že s příchodem teplého a pěkného počasí rodiče s dětmi  na ta dětská hřiště vyrazí. Chtěli jsme předejít tomu, aby vznikaly absurdní  situace, kdy je hřiště zamčené anebo ho třeba hlídá městská policie a brání těm  lidem ve vstupu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální počasí nahrává spíše vládním omezením a dětská  hřiště jsou tak prázdná, ale jakmile bude hezčí počasí, určitě budou zase plná  dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální počasí nahrává spíše vládním omezením a dětská  hřiště jsou tak prázdná, ale jakmile bude hezčí počasí, určitě budou zase plná  dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hřiště jsou v tuto chvíli otevřená, my rodiče zveme,  aby je s dětmi navštívili, ale apeluji na rodiče, aby se nadále chránili a  byli ohleduplní k sobě i ostatním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vnímáme to tak, že jde o zkušební provoz a věříme, že budeme  k sobě ohleduplní a budeme si vědomi toho, že stále platí nějaká omezení,  ale ta hřiště už zůstanou otevřená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všeobecně se ale dá předpokládat, že v souvislosti s pravidelným  testováním většiny dětí i rodičů by nemělo být riziko přenosu nákazy mezi lidmi  tak vysoké. Vše samozřejmě dál záleží také na zodpovědném přístupu veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všeobecně se ale dá předpokládat, že v souvislosti s pravidelným  testováním většiny dětí i rodičů by nemělo být riziko přenosu nákazy mezi lidmi  tak vysoké. Vše samozřejmě dál záleží také na zodpovědném přístupu veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O dětské zboží v charitativním obchůdku je velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -227,53 +340,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">My jsme čekali, že  bude zájem, protože těch telefonátů bylo hodně, kdy otevřeme, ale samozřejmě  jsme museli čekat. Zájem byl opravdu velký, dokonce se nám udělala i fronta  venku před obchůdkem a lidé byli moc rádi, že si mohou pro děti nakoupit co  potřebují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "My jsme koupili botičky, gumáčky. Kde je mám? Tady, nutně  potřebujeme gumáky, konečně je máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdejší charitativní  obchod má plochu zhruba 45 metrů čtverečních, proto dovnitř mohou za aktuálních  nařízení maximálně tři lidé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdejší charitativní  obchod má plochu zhruba 45 metrů čtverečních, proto dovnitř mohou za aktuálních  nařízení maximálně tři lidé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Grzonková, vedoucí charitativních </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -291,266 +403,256 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na obchůdcích to máme  všechno vyvěšeno, vylepeno. Používáme dezinfekci na ruce, upozorňujeme naše  zákazníky, aby používali dezinfekci, máme i jednorázové rukavice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že v poslední době došlo k mírnému rozvolnění  a že nám zákon umožňuje otevřít naše charitativní obchůdky pro děti. Myslím si,  že to byl sortiment, který hodně scházel a že se to také po otevření projevilo,  že přišly maminky s dětmi a že ta poptávka byla obrovská."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA může díky obchůdkům dofinancovávat své programy pro dobrovolníky  i pro seniory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA může díky obchůdkům dofinancovávat své programy pro dobrovolníky  i pro seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I když nás město dotuje a máme i dotace z ministerstva,  tak přesto všechno je to jen nějakých 30 až 40 procent toho, co spotřebujeme a  ty charitativní obchůdky, které se otevřely, jsou pro nás nesmírně důležité právě  proto, abychom mohli financovat všechny naše projekty. Tak vás všechny zvu a  jsem rád, že můžete přijít a že vám můžeme nabídnout alespoň to oblečení pro  děti a doufáme, že se brzy rozvolní natolik, že si tady budete moci nakoupit i  ostatní věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během pandemie lidé doma třídili spousty věcí, které  následně darovali Adře, k doručení mohli během uzavření obchůdků využít kontejnery  na textil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během pandemie lidé doma třídili spousty věcí, které  následně darovali Adře, k doručení mohli během uzavření obchůdků využít kontejnery  na textil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme ve Frýdku-Místku 10 kontejnerů, teď jsme rozšířili o  jeden u Tesca, takže 11 a je důležité, aby i tam lidé mohli nosit oblečení. My  to přebíráme a dál s tím pracujeme, případně to ekologicky likvidujeme,  takže je to velká možnost získat věci, kdy lidé měli čas a dělali pořádky, tak  nám neustále nosili a my jsme za to moc rádi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě obchodů s dětským oblečením a obuvi se také  otevřela papírnictví, prádelny, čistírny, zámečnictví, či prodejny s pietním  zbožím. Stejně tak se mohou za přísných opatření konat venkovní trhy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě obchodů s dětským oblečením a obuvi se také  otevřela papírnictví, prádelny, čistírny, zámečnictví, či prodejny s pietním  zbožím. Stejně tak se mohou za přísných opatření konat venkovní trhy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna už otevřela a rozjela soutěž pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Konec nouzového stavu přinesl rozvolnění i pro knihovny. Lidé si tak už nemusejí přebírat knihy u výdejního okénka, ale mohou si je přijít osobně vybrat přímo do knihovny. Zároveň hledají v knihovně možnost, jak pořádat akce pro veřejnost. Pro děti spustili nově detektivní soutěž Hledá se medvěd Hugo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ještě minulý týden mohly knihovny fungovat jen na výdejní  okénko. S koncem nouzového stavu se ale postupně vrací vše do normálu, i  když stále s jistými omezeními.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ještě minulý týden mohly knihovny fungovat jen na výdejní  okénko. S koncem nouzového stavu se ale postupně vrací vše do normálu, i  když stále s jistými omezeními. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čtenáři si mohou půjčovat knihy přímo tady v knihovně,  mohou si je sami vybírat. To je v podstatě jediné rozvolnění, další služby  jsou ještě trochu omezené. Zatím neposkytujeme služby prezenční, to znamená  lidé si nemohou sem přijít číst, ale mohou si půjčit tu knihu, časopis sebou a  neposkytujeme služby veřejného internetu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maximálně šest čtenářů, to je například povolený počet na  pohyb v jednom oddělení pobočky v Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Maximálně šest čtenářů, to je například povolený počet na  pohyb v jednom oddělení pobočky v Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, ředitel Městské knihovny  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prosíme čtenáře, aby dodržovali protiepidemická opatření,  zejména pravidlo 3R. A návštěvníci by se měli v půjčovnách zdržovat jen po  nezbytně nutnou dobu. Na naše čtenáře se velice těšíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V knihovně také velmi ocenili, že si lidé postupem času  zvykli právě na objednávání knih online a o tuto službu tak čtenáře rozhodně  nechtějí připravit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V knihovně také velmi ocenili, že si lidé postupem času  zvykli právě na objednávání knih online a o tuto službu tak čtenáře rozhodně  nechtějí připravit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě si zvykli, což nás docela těší, protože všechno zlé je  asi pro něco dobré. Lidé se naučili pracovat s naším online katalogem a  naučili se objednávat si knihy tak, aby je měli poté jen připravené k vyzvednutí.  My tuto službu neukončíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální nařízení zatím nedovolují pořádat pro veřejnost velké  vnitřní akce. Knihovna proto dál hledá způsoby, jak oživit svůj provoz.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální nařízení zatím nedovolují pořádat pro veřejnost velké  vnitřní akce. Knihovna proto dál hledá způsoby, jak oživit svůj provoz. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Liberdová, vedoucí pobočky Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme například dělali online cestovatelskou přednášku, tam  nás překvapila účast, opravdu v místnosti bylo 100 lidí, takže to je velká  účast, přednáška byla velmi kvalitní, pěkná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro dospělé se tak chystají další přednášky, ale pro děti si  připravili v dětském oddělení detektivní venkovní soutěž Hledá se medvěd Hugo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro dospělé se tak chystají další přednášky, ale pro děti si  připravili v dětském oddělení detektivní venkovní soutěž Hledá se medvěd Hugo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Skotnicová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soutěž začala už v pondělí, ale vzhledem k počasí předpokládáme,  že se to rozjede až příští týden a trvá až do konce května, takže je to dlouhé  rozmezí, kdy se mohou rodiče s dětmi vydat do toho daného místa, teď jsem  to málem prozradila a mohou tam společně pátrat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aby děti zjistily, kde se bude hra odehrávat, musejí si stáhnout  z webu knihovny první šifru, po jejím rozluštění se pak mohou vydat na místo  pátrání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aby děti zjistily, kde se bude hra odehrávat, musejí si stáhnout  z webu knihovny první šifru, po jejím rozluštění se pak mohou vydat na místo  pátrání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Skotnicová, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na internetu si dále stáhnou archiv zločinců a také mapu,  kterou se budou řídit a budou následovat vlastně jednotlivá stanoviště, kde  budou plnit své úkoly a po vypátrání se samozřejmě, pokud tedy zjistí  pachatele, tak se dostaví k nám do dětského oddělení místecké pobočky, kde  budeme samozřejmě vydávat odměny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně tak až do konce května probíhá výtvarná soutěž na  téma Stránka z kuchařky. Děti tak mohou své výtvory nosit dál do knihovny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně tak až do konce května probíhá výtvarná soutěž na  téma Stránka z kuchařky. Děti tak mohou své výtvory nosit dál do knihovny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -625,93 +727,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-15-04-2021-16-46?url=frydeckomistecky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>