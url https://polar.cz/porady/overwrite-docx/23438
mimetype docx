--- v0 (2025-12-27)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.4.2021, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z Lesní školy Hnízdo uklidily okolí Prašivé po turistech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pořádný kus práce odvedly děti z Lesní školy Hnízdo. Prošly dvě trasy vedoucí k Horské chatě Prašivá a cestou posbíraly veškeré odpadky, které tam zůstaly po nepořádných turistech. Nejčastěji po turistech v lesích zůstávají mikrotenové sáčky, PET lahve a plechovky od nápojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,95 +199,86 @@
         <w:t xml:space="preserve">Michal Chýlek, průvodce, Lesní škola Hnízdo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naše škola Hnízdo, která staví na tom, že je v přírodě a snaží se v dětech podporovat ekologické myšlení, tak to nám přišlo jako skvělý nápad. Dneska jsme udělali druhou vlnu, kdy jsme s dětmi prošli dvě trasy a vysbírali odpadky, co jsme našli. Tak ze zajímavostí, to byla velká pneumatika, nějaký sprej od montážní pěny, pak nějaké ocelové dráty, spoustu různých plechovek. Dokonce plnou hořčici, plechovka Coca Coly a především sáčky, pytle, vajgly, těch je vždycky nejvíce. A dále igelity a PET lahve.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: “No většinou je to plast. Sáčky, a takové věci.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa: “My jsme sbírali odpadky v lese na hoře Prašivá a já jsme našelů plnou hořčici u řeky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Anketa: “Já jsem našel třeba tady tuto plovací desku.” </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Anketa: “Já jsem našel třeba tady tuto plovací desku.”   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ekologie a vztah k přírodě je samozřejmě jedním z nosných témat výuky v lesní škole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Odstrčilová, školní psycholožka, Lesní škola Hnízdo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme z Lesní komunitní školy Hnízdo, a to že je lesní znamená, že většina vyučování se odehrává v lesní chatě, na horách, venku, ale i uvnitř. Je to ve zdravém horském prostředí. To, že je komunitní znamená, že jí vytváří vlastně všichni rodiče. Zřizuje ji spolek, vytváříme ji společně a děti, které do ní chodí, jsou v režimu domácího vzdělávání. To znamená, že chodí někam pravidelně na přezkoušení a v rámci té lesní školy od pondělí do středy se mohou učit a prožívat společně v kolektivu různé aktivity. Pro nás je asi hodně důležitý vztah k okolí. K okolí jak k okolním vesnicím, dobré vztahy se sousedy, ale hlavně ten důležitý vztah k přírodě. Les a příroda je jedním z hlavních pedagogů v té lesní škole, kde děti zažívají třeba nějakou frustraci, kterou běžně nemohou zažít v tom opečovávaném prostředí. A zároveň se učí pečovat o tu přírodu, protože to je něco, bez čeho se neobejdeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po záslužné práci si děti u chaty na Prašivé odpočinuly a společně opekly párky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cestou z Prašivé už si mohly prohlédnout své obrázky, které personál horské chaty umístil na dřevěné cedulky a rozmístil podél turistické trasy. Obrázky se věnují ekologické tématice, především ohleduplnosti turistů k přírodě. Prohlédnout si je mohou všichni návštěvníci Prašivé.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Horská chata Prašivá známá medvědem u dveří slaví 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -220,91 +326,88 @@
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Takovou zajímavosti letošního roku jsou určitě bezesporu oslavy 100 let chaty. Chata byla založena v roce 1921, takže teď máme stoleté jubileum. Máme připraveno spoustu různých akcí, programu, ať už je to pro děti, pro rodiny, pro seniory. Různé přednášky, různé koncerty a všechno. Ale zatím ty datumy nezveřejňujeme, protože nikdo neví, co bude. Nikdo neví, kdy se ty venkovní nebo vnitřní akce povolí, takže zatím vyčkáváme a jakmile se to nějakým způsobem rozvoní, tak to zveřejníme na našich webových stránkách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zvelebování chaty i sousedního kostela mohou lidé přispět, když si koupí knížku o Prašivé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Stiller, provozovatel Horské chaty Prašivá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Za zmínku stojí, že jsme spolu s farností Dobrá a Muzeem Těšínska vydali publikaci, která se jmenuje Prašivá. Je to takový dárek ke 100 letům chaty A 380 letům kostela, takže kdo by chtěl a měl zájem podpořit, protože ta knížka je benefiční a veškerý výtěžek jde na obnovu chaty a na údržbu kostelíka, tak není problém zakoupit si na internetu nebo právě tady u nás na chatě.  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Za zmínku stojí, že jsme spolu s farností Dobrá a Muzeem Těšínska vydali publikaci, která se jmenuje Prašivá. Je to takový dárek ke 100 letům chaty A 380 letům kostela, takže kdo by chtěl a měl zájem podpořit, protože ta knížka je benefiční a veškerý výtěžek jde na obnovu chaty a na údržbu kostelíka, tak není problém zakoupit si na internetu nebo právě tady u nás na chatě.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní tábory v Beskydech už mají DDM plně obsazené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už několik dnů mohou děti docházet do mateřských a základních škol, volnočasové aktivity jsou však i nadále zakázané. Děti tak stále nemohou navštěvovat své oblíbené kroužky. Domy dětí a mládeže však i přes nepříznivou situaci věří, že se v létě situace zlepší a budou se konat tradiční tábory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejvíce zájmových kroužků nabízejí Domy dětí a mládeže. Ty jsou však kvůli koronavirovým omezením delší dobu prázdné. Jejich ředitelé ale doufají, že s postupným rozvolňováním budou moci děti začít navštěvovat i kroužky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejvíce zájmových kroužků nabízejí Domy dětí a mládeže. Ty jsou však kvůli koronavirovým omezením delší dobu prázdné. Jejich ředitelé ale doufají, že s postupným rozvolňováním budou moci děti začít navštěvovat i kroužky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Pospíšil, ředitel DDM Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V současné době žádnou činnost nevyvíjíme. V dané chvíli čekáme na vyjádření kraje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Judita Jandová, ředitelka DDM Rychvald:</w:t>
       </w:r>
       <w:r>
@@ -449,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-16-04-2021-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>