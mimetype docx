--- v0 (2025-12-25)
+++ v1 (2026-06-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.4.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidič vozu neměl šanci zabránit srážce s chlapcem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se stala děsivá nehoda, při které byl sražen malý chlapec. Bohužel se stala na takovém místě, že řidič auta neměl šanci zareagovat. Podle odborníků je proto velmi důležitá prevence, aby už malé děti věděli, jak a kde se smí přecházet silnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -328,147 +443,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Jurišinec, prvodárce krve: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je mi osmnáct let, takže můžu darovat Krev.  Bylo to v pohodě, příště zkusím darovat plazmu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě plazmaferézu tu měsíčně provedou asi tisíckrát, odběr této složky krve, ze které se vyrábějí i léky, je teď potřeba nejvíce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově dopadli zloděje výfukových katalyzátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrou zprávu mají policisté pro majitele starších vozidel, ze kterých v minulých dnech v Havířově a okolí zloději kradli drahé katalyzátory. Dva pachatele, kterým prokázali 11 krádeží, dopadli přímo při činu. Starší a zkušenější recidivista už sedí ve vazbě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Auta s rozřezanými výfuky nacházeli od března především motoristé v Havířově, dva případy byly hlášené v Karviné a jeden v Českém Těšíně. Zručným zlodějům stačí ke krádeži katalyzátoru jen pár minut.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Auta s rozřezanými výfuky nacházeli od března především motoristé v Havířově, dva případy byly hlášené v Karviné a jeden v Českém Těšíně. Zručným zlodějům stačí ke krádeži katalyzátoru jen pár minut. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Maršálek, automechanik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Katalyzátory se kradou především kvůli drahým kovům, které jsou uvnitř. Nový katalyzátor stojí řádově desítky tisíc korun.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Policisté v těchto dnech zadrželi dva muže ve věku 32 a 20 let. Důvodně podezřelým prokázali celkem 11 krádeží katalyzátorů z osobních vozidel. Majitelům měli způsobit škodu , která v tuto chvíli přesahuje 50 tisíc korun."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Policisté v těchto dnech zadrželi dva muže ve věku 32 a 20 let. Důvodně podezřelým prokázali celkem 11 krádeží katalyzátorů z osobních vozidel. Majitelům měli způsobit škodu , která v tuto chvíli přesahuje 50 tisíc korun." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Katalyzátory jsou povinnou součástí výfukového systému kvůli snižování škodlivin. V tomto případě se zloději zaměřili zejména na Škody Felicie. Muži přiznali, že jeden z nich vždy hlídal, zatímco komplic řezal výfukové potrubí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Maršálek, automechanik: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou určité modely, které mají těch drahých kovů více.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všech 11 aut zloději poškodili v průběhu posledních 6 týdnů. Past sklapla na havířovské Stromovce, kde byli oba zadrženi. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všech 11 aut zloději poškodili v průběhu posledních 6 týdnů. Past sklapla na havířovské Stromovce, kde byli oba zadrženi.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Muras, ředitel MP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve 03:15 hod. oznámil telefonicky na MP Havířov občan, že na parkovišti na ul. U Lesa, Havířov–Město se nějaká osoba pokouší odřezat katalyzátor z osobního automobilu. Vyslaná hlídka MP zjistila, že u vozidla došlo k pokusu o odcizení katalyzátoru, kdy byl viditelně naříznut. Na místě se nikdo nenacházel, proto strážníci provedli kontrolu nejbližšího okolí pomocí termovize, kdy nebyla nalezena žádná podezřelá osoba. Jelikož se dalo předpokládat, že se osoby vrátí svůj čin dokonat, vykonávali strážníci v dané oblasti kontrolní činnost. V 05:20 hod spatřili strážníci dvě podezřelé osoby, které se pohybovaly kolem poškozeného vozidla, kdy si jedna z osob lehla pod vozidlo. Na místo byly přivolány další hlídky MP. Pachatelé se po spatření hlídek dali na útěk, kdy byli za použití donucovacích prostředků strážníky zadrženi. Jednalo se o T.P., roč. 1988 a S. D., roč. 2000, který se následně k činu doznal. Na místo byla přivolána PČR, která si celou událost převzala k dalšímu šetření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
@@ -675,55 +782,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce budovy skončila v prosinci 2020.  Převoz exponátů potrvá do června. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Filip, vedoucí Muzea nákladních automobilů Tatra, Muzeum Novojičínska: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přibližně tady bude 77 exponátů plus další drobné věci, jako jsou podvozky, motory a další. Ale my ještě máme druhou fázi, kdy chceme doplnit tu expozici o interaktivní prvky.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt přijde na zhruba 170 milionů korun. Financován je ze zdrojů Evropské unie a Moravskoslezského kraje. Muzeum bude otevřeno na podzim. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -798,93 +900,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-17-04-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>