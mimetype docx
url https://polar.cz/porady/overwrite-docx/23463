--- v0 (2025-12-31)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé neúspěšně odvolávali primátora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opoziční opavští zastupitelé požadovali odvolání primátora Tomáše Navrátila (ANO). Diskuse na toto téma byla dlouhá. Návrh ale nezískal dostatečnou podporu. A tak vedení Opavy je beze změny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,153 +279,155 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sčítání lidu domů a bytů se dělá jednou za 10 let. Letos  mají lidé výhodu, že se mohou sečíst jednoduše online doma od počítače nebo z telefonu.  Je ale jasné, že ne všichni to zvládnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Ještě nemáme, čekáme, až přijde něco poštou. Elektronicky  jsme to nedělali zatím." 2.) "20 minut přes internet, jednoduché, přehledné, v pořádku  se mi to zdálo." 3.) "Prozatím ještě sčítání lidu nemám za sebou, i když jsem to  viděl na internetu." 4.) "Já mám 89 roků, takže dostanu domů papírové."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původně mělo být online sčítání jen do 12. dubna, ale Český  statistický úřad rozhodl, že vzhledem k pandemické situaci se online  sčítání prodloužilo až do konce samotného sčítání, tedy do 11. května.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Rojíček, předseda Českého statistického úřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo odesláno doposud 2,8 milionu formulářů. My odhadujeme  zhruba, že to znamená dvojnásobek občanů, ale nevíme to přesně, budeme to vědět  až po skončení toho sčítání, kolik osob to vlastně znamená. Mluvíme tady primárně  o formulářích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do jednoho sčítacího formuláře totiž může jeden člověk  vyplnit více členů domácnosti, případě sepsat své příbuzné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do jednoho sčítacího formuláře totiž může jeden člověk  vyplnit více členů domácnosti, případě sepsat své příbuzné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Rojíček, předseda Českého statistického  úřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady  bych chtěl upozornit, aby ti lidé to nenechávali zase na úplně poslední den,  protože je potřeba říct, že u toho online sčítání toho jedenáctého skutečně to  sčítání skončí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od soboty 17. dubna sčítací komisaři roznášejí sčítací  formuláře do domácností, které se nesečetly online. A to v předem stanovených  termínech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od soboty 17. dubna sčítací komisaři roznášejí sčítací  formuláře do domácností, které se nesečetly online. A to v předem stanovených  termínech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Knap, generální ředitel České pošty:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sčítací komisaři nejsou pošťáci. Opravdu to nejsou ti  listovní doručovatelé, na které jsme jako občané zvyklí, že zvoní u vašich  dveří vaše pošťačka, kterou znáte. Jsou to opravdu speciální lidé dedikovaní k této  činnosti. Sčítací komisař se musí prokázat průkazkou, zároveň k tomu  musí na vyžádání ukázat i svůj občanský průkaz."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seznam komisařů je k dispozici na webu scitani.ceskaposta.cz.  Při nezastižení komisaři oznámí druhý termín návštěvy, který bude probíhat od  30. dubna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Seznam komisařů je k dispozici na webu scitani.ceskaposta.cz.  Při nezastižení komisaři oznámí druhý termín návštěvy, který bude probíhat od  30. dubna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Rojíček, předseda Českého statistického  úřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na těch formulářích je uvedeno, že je budou vybírat v rámci  pochůzky sčítací komisaři, což tak není. Z těch epidemických důvodů jsme  se rozhodli, že lidé ty formuláře budou dávat do schránek, což ta možnost byla  i předtím. Nebo odevzdávat na kontaktních místech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Knap, generální ředitel České pošty:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na vybraných pobočkách České pošty je celkem 800 míst pro  sčítání. Ty pošty jsou označeny. A uvnitř je přepážka, která slouží k tomuto  účelu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý občan má povinnost se sečíst. Podrobnosti najdete také  na . Výsledky samotného  sčítání budou k dispozici až na přelomu letošního a příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý občan má povinnost se sečíst. Podrobnosti najdete také  na . Výsledky samotného  sčítání budou k dispozici až na přelomu letošního a příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čeladná jde do další investice, koupí hotel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -485,101 +602,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při rekonstrukci ulice Nádražní byla odhalena historie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teď vás zavedeme do Českého Těšína, kde probíhá rekonstrukce ulice Nádražní. Dělníci při odstranění svrchní asfaltové vrstvy narazili na původní dlažbu z přelomu 19. a 20. století. Co bude s dlažbou dál, prozradí naše reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Měla to být rekonstrukce silnice jako každá jiná. Když ale dělníci na ulici Nádražní</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">odstranili asfalt, našli tam dlažbu z konce 19. století. Nádražní ulice byla vytyčena v roce 1887 v souvislosti s výstavbou dráhy Kojetín-Bílsko a s výstavbou nové nádražní budovy z roku 1889.</w:t>
+        <w:t xml:space="preserve">Měla to být rekonstrukce silnice jako každá jiná. Když ale dělníci na ulici Nádražní odstranili asfalt, našli tam dlažbu z konce 19. století. Nádražní ulice byla vytyčena v roce 1887 v souvislosti s výstavbou dráhy Kojetín-Bílsko a s výstavbou nové nádražní budovy z roku 1889.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Nováková, kurátorka Muzea Těšínska</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Dlažba pochází z roku 1900, kdy byla položena od nádraží až po most přes řeku Olši. Celé to vydláždění tohoto úseku stálo přibližně 80 tisíc zlatých."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na více místech tyto historické dlažební kostky chybí, ty zbývající chce město zachovat, s odborníky našlo způsob, jak. Použity budou na jiném místě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na více místech tyto historické dlažební kostky chybí, ty zbývající chce město zachovat, s odborníky našlo způsob, jak. Použity budou na jiném místě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vít Slováček, místostarosta Českého Těšína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dojde k odebrání těch kostek a jejich uložení, protože další aktivitou, kterou město by mělo udělat, je rekonstrukce ulice Hlavní, která je ve vlastnictví MSK, jednáme o převodu a tam by se kostky měly vrátit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ulice Nádražní je velmi využívaná spojovací tepna, práce se rozdělily na dvě části. První etapa probíhá mezi ulicí Hlavní a Štefánikovou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ulice Nádražní je velmi využívaná spojovací tepna, práce se rozdělily na dvě části. První etapa probíhá mezi ulicí Hlavní a Štefánikovou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -654,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>