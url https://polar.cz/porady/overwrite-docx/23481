--- v0 (2025-12-24)
+++ v1 (2026-04-10)
@@ -1,89 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2021, 18:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u TV obrazovek, začíná nový díl medicíny speciál na Polaru…, tentokrát se budeme věnovat tématu předčasně narozených dětí, zavítáme na perinatologické oddělení a dozvíte se, jakými přístroji je vybavena oční klinika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za nedonošené dítě je podle Světové zdravotnické organizace považováno každé, které se narodí před ukončeným 37. týdnem těhotenství. V Česku je to zhruba každé desáté miminko. Nejrizikovější skupinou jsou novorozenci s porodní hmotností pod 1 500 gramů, mezi které patří i Evelína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodičům předčasně narozených dětí pomáhá “Deník z inkubátoru”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Denisa Kostolná, maminka Evelínky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Evelínka se narodila ve 24. týdnu a měla 550 g a péče tady je úplně výborná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Evelínka se narodila ve 24. týdnu a měla 550 g a péče tady je úplně výborná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O malou Evelínu pečuje ve Fakultní nemocnici Ostrava tým Perinatologického centra, které poskytuje nejen vysoce specializovanou odbornou péči, ale i láskyplný přístup personálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kostolný, tatínek Evelínky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem brečel třeba kvůli tomu, ne že máme miminko do dlaně, ale prostě ta vděčnost… Člověk má takový velký vděk v sobě. Za to, jak se k němu chovají, fkat jsou všichni vstřícní, o Evelínku, jak se starají, fakt je to moc hezké prostě od nich a neuvěřitelné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,69 +269,56 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kostolný, tatínek Evelínky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to úžasný nápad, je to velmi dobré, tak jak říká moje žena, vlastně hodně to i pomáhá, tím že člověk si všechno píše, tím, že si může všechno znovu projít, podívat se na to, jak se malinká zlepšuje, což je pro nás chlapy asi to nejlepší, my potřebujeme všechno vědět, ujistit se, takže je to takové… Stojí to za to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oční klinika má nejmodernější optický tomograf v ČR</w:t>
       </w:r>
-      <w:br/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Zkuste co nejvíc očko otevřít a Koukat se jenom do toho bodu, jo?</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nový přístroj, který umožní vyšetřit více pacientů,  bezpečněji a bez nutnosti aplikace kontrastní látky. Lékaři FNO díky modernímu optickému tomografu odhalí i vzácné choroby, které by jinak prokazovali jen velmi složitě.  Oční klinika FN Ostrava má nový přístroj, který  umožní vyšetřit více pacientů, vyšetřit je bezpečněji a bez nutnosti aplikace kontrastní látky. Lékaři díky němu odhalí i vzácné choroby, které by jinak prokazovali velmi složitě.  Zkuste co nejvíc očko otevřít a Koukat se jenom do toho bodu, jo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ladislav Klega začal mít problémy se zrakem . Lékaři Oční kliniky fakultní nemocnice Ostrava teď díky novému optickému  tomografu bezpečně odhalí, co je způsobuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Klega :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> je to takové lehké, bezboletsné, komfortní, a docela bych si to i zopakoval, ale radši bych tady nebyl, to je pravda, v žádném případě to není nepříjemné </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -456,53 +557,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, Tv Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní primářko, já vám děkuji za rozhovor a TV medicína speciál pokračuje dalším tématem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Wiedermannová, primářka oddělení neonatologie FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju vám, na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Deset medicínských minut je za námi. Přeji vám zdravé dny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Deset medicínských minut je za námi. Přeji vám zdravé dny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -577,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-22-04-2021-18-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>