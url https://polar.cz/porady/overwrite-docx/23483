--- v0 (2025-12-28)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hledá se prostor pro další Fit park pro seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek uvažuje o dalším rozšíření Fit parku pro seniory. Jednoduchých prvků, které by mohli starší lidé využít ke cvičení. Podobný Fit park vyrostl už loni v Sadech Svobody. Výstavba vyjde na zhruba 200 tisíc korun a polovinu nákladů zaplatí dotace z Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,276 +192,228 @@
         <w:t xml:space="preserve">Martin Sysala, odbor školství, kultury,  mládeže a tělovýchovy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Záměrem je tady vystavět tři cvičební prvky pro seniory. Jeden  z těch prvků je šlapadlo, dalším prvkem je kruh na procvičovaní ramen a je  zvažována šachovnice. Šachový stolek se stoličkami pro seniory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.) "Zjistěte si skladbu obyvatel těchto dvou domů. Ať město pouvažuje,  jestli je to vůbec účelné. Tady není ani jeden mladý pod 50 let, všechno 60  plus, tak nevím, jestli by to využili." 2.) "Já už jsem docvičila. No nevím, musíte se zeptat mladších." 1.) "Radši sednu do auta a pojedu někde do přírody, k vodě,  na Olešnou nebo někde do hor a tady bych asi necvičil. To je můj názor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíření Fit parku do dalšího místa ve městě vychází ale z loňské  pozitivní zkušenosti s instalací podobných prvků v Sadech Svobody.  Tam si senioři Fit park vyloženě přáli vybudovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíření Fit parku do dalšího místa ve městě vychází ale z loňské  pozitivní zkušenosti s instalací podobných prvků v Sadech Svobody.  Tam si senioři Fit park vyloženě přáli vybudovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Sysala, odbor školství, kultury,  mládeže a tělovýchovy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pokračování projektu Fit parku. Obdobného projektu,  který byl postaven v Sadech Svobody ve Frýdku a toto je další etapa  výstavby těchto prvků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Juriček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My tady hledáme vhodné místo v současné době a v podstatě  se tím potvrzuje, že i po změně vedení město nadále zůstává vstřícné vůči  seniorům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Sysala, odbor školství, kultury,  mládeže a tělovýchovy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládané náklady na tuto akci byly vyčísleny na 200  tisíc korun i s projektovou dokumentací. Dotace Moravskoslezského kraje  činí 100 tisíc korun.!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na prvcích by samozřejmě mohli cvičit nejen senioři, ale úplně  všichni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na prvcích by samozřejmě mohli cvičit nejen senioři, ale úplně  všichni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroloď Harta po zimní přestávce vyplouvá na přehradu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hladinu přehrady Slezská Harta po zimní přestávce opět vyplují lodě. Mikroregion Slezská Harta provedl zkušební jízdy unikátní elektrolodi Harta a otevírá rezervační systém pro zájemce o tuto jedinečnou plavbu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Elektroloď Harta přežila zimní období a dvacetistupňové mrazy bez újmy a může převážet první letošní zájemce.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dnes absolvujeme první zkušební plavbu po dlouhé zimní odstávce, kdy loď byla celou zimu zakotvena v doku v Leskovci nad Moravicí. S radostí zjišťujeme, že loď je absolutně v pořádku, žádné problémy se nesignalizují, takže na sezónu jsme připraveni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Hetmánek, vedoucí Infocentra Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Lodní doprava na Slezské Hartě je připravena pro letošní sezónu, v podstatě do konce dubna otevřeme nové webové stránky, kde bude objednávací systém na loď Harta i na loď Santa Maria. Mimo výletních plaveb a vyhlídkových plaveb budeme mít okružní plavby podle daného jízdního řádu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 18 metrů dlouhý a 5 metrů široký katamaran je plně elektrický, osazený solárními panely a  poháněný dvěma motory na lithiové baterie. Vloni přeplavil téměř 18 tisíc turistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Limberk, kapitán lodi: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No tak jedem asi těch 8 kilometrů v hodině, protože vnitrozemská plavba se uvádí v kilometrech, ne v mílích nebo v uzlech. Hloubka je tady asi těch 60 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kozáček, pilot dronu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Už jsem tady na lodi jel, natáčeli jsme tady svatby a těším se až zase budu moct natáčet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Loď si užila svatbu i další soukromé plavby a byla součástí mnoha akcí na přehradě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kromě lodní dopravy tady máme ještě plánované akce v letošním roce a to jsou zejména Dračí lodě a cyklistický závod Kolem Slezské Harty.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pro přepravu lodí platí stejná bezpečnostní pravidla jako pro hromadnou dopravu osob vlaky nebo autobusy. Pouze její kapacita bude možná zpočátku snížená na 30 osob.  </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní gymnázium se dočká lepšího zázemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -576,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>