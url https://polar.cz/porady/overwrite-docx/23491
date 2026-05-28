--- v0 (2025-12-24)
+++ v1 (2026-05-28)
@@ -1,109 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy prvňáčků do základních škol opět online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budoucí prvňáčky poznají učitelé osobně až v září, zápisy do prvních tříd probíhají i letos online. Tato forma jim neumožňuje poznat, jak na tom děti jsou, co umí nebo jestli jsou schopny samostatně pracovat, což bylo při klasických zápisech možné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zápisy do základních škol probíhají již druhým rokem bez přítomnosti dětí a rodičů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Ten termín je do 30. dubna. Školy na svých stránkách na svých sociálních sítích prezentovaly jak ty zápisy budou vypadat, takže veškeré informace rodiče nebo zákonní zástupci si mohli přečíst na těchto médiích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Školy se prezentovaly třeba krátkými videi, informace rozesílaly mailovou cestou, na jednotlivých školách visely pozvánky a rodič mohl přijít i na individuální konzultaci.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Školy se prezentovaly třeba krátkými videi, informace rozesílaly mailovou cestou, na jednotlivých školách visely pozvánky a rodič mohl přijít i na individuální konzultaci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I tak je ale jasné, že osobní setkání učitele a budoucího žáka školy při zápisu, výrazně chybí. Jako třeba přehled o tom, co dítě zvládá samostatně, zda umí třeba poznávat písmenka a základní číslice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Hamrus, ředitel ZŠ a MŠ Majakovského</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Paní učitelka nemá možnost zjišťovat kompetence dítěte k čemu se spíše hodí, v našem případě máme dvě možnosti zaměření na škole, to je jazykové nebo sportovní, tato věc tímto padá, i ta osobní účast toho rodiče je dobrá z hlediska organizačního, například k tomu, jestli dítě bude chodit do školní družiny nebo nikoliv a další tyto faktory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zápisy do mateřských školek se uskuteční v květnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -214,53 +327,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidič ujížděl střílejícím policistům, ti ho pak zachránili z řeky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z ledové vody řeky Lučiny v centru Havířova zachraňovali ve čtvrtek odpoledne policisté muže, který jim chtěl uplavat poté, co se jim o chvíli dříve snažil ujet autem, byť po něm policisté stříleli ze svých zbraní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Houkání policejních vozidel a střelba. Po dramatické honičce se policistům z Havířova podařilo zadržet muže, který jim ujížděl autem a nakonec ho museli zachraňovat na druhém konci města z ledové vody řeky Lučiny. Celý incident se začal odehrávat na parkovišti ve Studentské ulici. Právě tam začal muž policistům autem ujíždět přes trávníky a chodníky, na kterých ohrožoval chodce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Houkání policejních vozidel a střelba. Po dramatické honičce se policistům z Havířova podařilo zadržet muže, který jim ujížděl autem a nakonec ho museli zachraňovat na druhém konci města z ledové vody řeky Lučiny. Celý incident se začal odehrávat na parkovišti ve Studentské ulici. Právě tam začal muž policistům autem ujíždět přes trávníky a chodníky, na kterých ohrožoval chodce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policisté obvodního oddělení se pokoušeli zkontrolovat totožnost řidiče osobního vozidla Škoda Superb. Ten však šlápl na plynový pedál a začal před policisty ujíždět. Vysokou rychlostí projížděl ulicemi města, na zvuková a výstražná znamení k zastavení nereagoval. Pokyny policistů ignoroval a řítil se ulicemi směrem do centra. Rychlou a bezohlednou jízdou ohrožoval nejen ostatní účastníky silničního provozu, ale i kolemjdoucí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Podlesí řidič dojel až na Nábřeží v centru města, kde přejel ze svahu přes trávník a cyklostezku a havaroval ve stromech. Z auta vyskočil a doběhl k řece, do které skočil. Na druhý břeh se ale nedostal. V silném proudu se zachytil větví, kde se vzdal policistům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -309,192 +421,136 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Speleoterapie pomáhá léčení dechových potíží dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Součástí léčebného pobytu v dětské léčebně respiračních nemocí v Zlatých Horách je speleoterapie. Jde o unikátní metodu léčby dechových potíží dětí, jednu ze dvou v celé České republice. V masivu hory Příčná probíhá 90 metrů pod povrchem země již šestadvacátým rokem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2x denně, zhruba 15x během svého léčebného pobytu navštěvují děti přístupové prostory bývalého důlního díla. Nevyužívané důlní chodby slouží dětem již od roku 1995.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír  Svozil, zakladatel zlatohorské speleoterapie a lékařský ředitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V celém tom masivu té hory Příčné je vykopaných 140 km těchto chodeb.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexandra Plevačová, jednatelka společnosti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Děti k nám jezdí zhruba na čtyř až šesti týdenní pobyty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sylvie Chasáková, sestřička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Speleoterapie je úžasná věc na doléčení dechových obtíží, nejenom postcovidových, veškerých onemocnění plic a průdušek. Je to z toho důvodu, že je tady de facto stoprocentní vlhkost a těm dětem se tady náramně dobře dýchá.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejen cvičení, ale také relaxaci, zábavu a sport si děti užijí v léčivém klimatu podzemních prostor. Efekt speleoterapie vydrží přibližně 9 měsíců.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kotrísová, učitelka MŠ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My tady máme děti, které navštěvují naši mateřskou školu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti na speleoterapii: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí se mi tu a chodím sem rád.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dobře se mi tu líbí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My si povídáme teď hodně o Zemi.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My se tady učíme něco o planetách. Je tu cvičení. Maminku tu nemám a mám tu taťku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lékaři doporučují opakování pobytu v následujících letech aby účinky speleoterapie vydržely co nejdéle. Objednat si prohlídku prostor speleoterapie a zpestřit si tak výlet do Jeseníků mohou i návštěvníci, nejlépe o víkendech mimo školní výuku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -662,93 +718,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-04-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>