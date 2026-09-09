--- v1 (2026-05-28)
+++ v2 (2026-09-09)
@@ -760,51 +760,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-04-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>