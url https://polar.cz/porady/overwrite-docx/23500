--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie řeší hromadnou bitku mladých lidí v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se v neděli odpoledne poblíž lesoparku Dubina porvalo několik desítek mladých lidí. Část incidentu si někteří přítomní natáčeli na mobilní telefony. Policie událost vyšetřuje a hledá svědky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na amatérských záběrech pořízených mobilem jednoho z přihlížejících je vidět skupina několika desítek mladých lidí a jejich stupňující se konflikt. Podle anonymního zdroje byla bitka domluvená kvůli incidentu, který se odehrál o den dříve. Mělo jít o potyčku ostravských a karvinských teenagerů. Případ intenzivně šetří policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Policisté od chvíle oznámení prověřují všechny skutečnosti, které souvisí s touto událostí, jejími motivy i následky. Zahájili úkony trestního řízení pro přečin výtržnictví. V následujících dnech může být právní kvalifikace vedeného trestního řízení případně rozšířena o další trestné činy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I když se na sociálních sítích objevují zprávy o tom, že došlo k poranění nožem, zdravotníci žádné řezné rány neošetřovali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I když se na sociálních sítích objevují zprávy o tom, že došlo k poranění nožem, zdravotníci žádné řezné rány neošetřovali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Murínová, mluvčí NsP Karviná-Ráj</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Včera v pozdních odpoledních hodinách vyhledali ošetření tři účastníci údajné bitky, jednalo se o ročníky 2003 - 2006, ošetřili jsme pohmožděniny po celém těle, nicméně všichni tři byli propuštěni do domácího léčení. Řezná poranění? Taková jsme neošetřovali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté se obrací na širokou veřejnost a hledají svědky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkokapacitní očkovací centrum ve Frýdku-Místku je schopné  odbavit až tisíc lidí za jeden den. Pokud lidé přijdou přesně na objednaný čas,  projdou celým procesem za zhruba 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Očkování je bezvadně zorganizované, to  musím říct. A očkování je bezva, protože mám naději, že to nedostanu." 2.) "Očkování je velice důležité pro mě,  protože získám nějakou imunitu. Budu mít pravděpodobně průběh už takový  mírnější. Mám z toho obavy, že bych měl těžký průběh, mám už 65 let,  takže by mě to mohlo skolit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně prošli očkováním lidé starší 65 let. V pátek už  ale ministerstvo zdravotnictví spustilo registraci pro zájemce starší 60 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně prošli očkováním lidé starší 65 let. V pátek už  ale ministerstvo zdravotnictví spustilo registraci pro zájemce starší 60 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Krzykalová, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vrchní sestra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> očního a ORL  Nemocnice ve </w:t>
@@ -217,119 +330,115 @@
         <w:t xml:space="preserve">-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Volná místa pro lidi, kteří mají zájem  jsou. Musí si hlídat rezervační systém. Otevíráme vždycky dva dny dopředu,  podle toho, kolik máme slíbených vakcín a podle toho jsou pak i rezervační  místa. Stany nám fungují pořád stejně, máme devět očkovacích míst. V provozu  v současné době máme 6 až 7 očkovacích míst. Podle toho, kolik máme  pacientů, kolik máme dávek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vakcín máme dostatek a určitě těch vakcín bude dostatek i v budoucnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr zdravotnictví předpokládá, že by  se další věková skupina pro očkování mohla otevírat vždy po týdnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr zdravotnictví předpokládá, že by  se další věková skupina pro očkování mohla otevírat vždy po týdnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono už je dobře, že už se očkují i další věkové skupiny,  protože v očkovacím centru ve Frýdku-Místku, ale mám informace, že nejenom  tady, už pomalu nemáme koho očkovat. Klienty očkovacího centra jsme dokonce museli hledat. Každý den otevřeme závoru na nulu. Všichni, kteří se  zaregistrovali, tak jsou vpuštěni na následující týden během následujících dvou  dní po registraci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Očkování jde velmi rychle, jen ve Frýdku-Místku už  aplikovali přes 24 tisíc dávek. A podle ředitele tamní nemocnice jednoznačně  pomáhá. Začali totiž klesat počty hospitalizovaných pacientů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Očkování jde velmi rychle, jen ve Frýdku-Místku už  aplikovali přes 24 tisíc dávek. A podle ředitele tamní nemocnice jednoznačně  pomáhá. Začali totiž klesat počty hospitalizovaných pacientů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S největší pravděpodobností uzavřeme jednu z covidových  stanic a přesunuli bychom všechny covidové pacienty do pavilonu T. K dnešnímu  dni máme nemocných 40 pacientů na standardu, 17 jich je na následné péči a 6 je  v těžkém stavu na ARU ventilovaných, ale ta situace už je, když řeknu  výrazně, tak je to asi silné slovo, ale už je pro nás výrazně lepší, než byla  před týdnem nebo před měsícem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice už postupně rozjela i elektivní operace. Zatím ale jen u akutních pacientů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice už postupně rozjela i elektivní operace. Zatím ale jen u akutních pacientů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládáme, že bychom následujících co 14 dnů vždycky  otevřeli další operační sál a začali bychom řešit i výkony, které byly odkládány. Z důvodů toho,  že nebylo v nemocnici místo nebo pro ty pacienty to nebylo úplně bezpečné,  aby do té nemocnice šli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku týdne už se dostal počet nově nakažených koronavirem  v kraji pod sto lidí za 24 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku týdne už se dostal počet nově nakažených koronavirem  v kraji pod sto lidí za 24 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní křest nové knihy Procházky Ostravou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -365,78 +474,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedna z tras vás zavede i do samotného centra Ostravy, a to prostřednictvím výkladců  ostravských kaváren, které tady byly od poloviny 19. do poloviny 20. století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Šebestová, náměstkyně primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím, že vlastně každá ta kapitola popisuje trasy Ostravy zajímavými místy, tak snoubí právě jak ty dobové, historické snímky, jako tu historii, tak vlastně i ty přírodní zajímavosti ve městě Ostravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostní křest se uskutečnil tady na tomto místě, protože tady končí jedna z tras a za druhé je tady přibližně střed města Ostravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostní křest se uskutečnil tady na tomto místě, protože tady končí jedna z tras a za druhé je tady přibližně střed města Ostravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: účastníci křtu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem ráda, protože Petra Lexu Přendíka znám už dlouhá léta a jeho kniha bude určitě zážitek. Už jen letmý pohled mi stačil a věděla jsem, že bude úžasná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem ráda, že to vyšlo, protože mě to baví věnovat se podobným věcem.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publikace vznikala zhruba rok a k dostání je v běžných knihkupectvích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se konalo 1. kolo ligy mužů a žen ve vzpírání</w:t>
@@ -564,227 +668,164 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úklidem města oslavilo SVČ Den Země, pomohl i Osram</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Ukliďme Česko, která proběhla na počátku dubna, byla velmi úspěšná. Bruntálské Středisko volného času se jí inspirovalo a u příležitosti Dne Země se rozhodlo v úklidech městských i příměstských lokalit pokračovat. Spolupráci nabídla i místní velká firma.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Bruntálské Oddělení kultury se rozhodlo ve spolupráci se Střediskem volného času pokračovat v úklidech města a okolí, zahájených akcí Ukliďme Česko.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, oddělení kultury, MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To znamená, že jsme vyhodnotili akci Ukliďme Česko jako výbornou, což bysme chtěli všem za to poděkovat a nyní uklízíme dál.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V centru pozornosti byly tentokrát další lokality, trpící množstvím odpadků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Kulašová, SVČ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Veškerá pole ze všech stran, co nás obklopují a potom různé parčíky v okolí našeho města.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, oddělení kultury, MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dvě ulice, je to Zahradní a Polní, která je opravdu zanesená. . Pytle se potom svezou do sběrného dvora, kde je opět zvážíme, spočítáme pneumatiky a podobně a vyhodnotí se.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Spolupráci nabídla i místní velká firma z bruntálské průmyslové zóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Konečná, oddělení kultury, MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska děkuji zaměstnancům společnosti Osram, kteří se rozhodli, že přispějí i svou pomocí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Balušková, technik životního prostředí, Osram ČR:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Společně s Městem a pouklízíme okolí naší průmyslové zóny. Uklidíme tady tu hlavní silnici, která je podle všeho nejvíc zaneřáděná od těch kamioňáků, kteří jezdí k nám i do ostatních firem, tak jsme se rozhodli, že pomůžeme městu a vyčistíme prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sortiment nalezených odpadků byl opravdu pestrý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Balušková, technik životního prostředí, Osram ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V poslední době hlavně roušky, hodně plastů, ale našli jsme i boty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Anketa, účastníci akce: „Sklinky od alkoholu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Ano, je tam toho strašně moc.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Sklo tady je hodně, a petky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Úklidy nebyly jedinou formou oslavy Dnů Země. SVČ Bruntál připravilo pro děti několikadenní zábavná stanoviska na zahradě střediska a soutěžní QR kódy v okolí Kobylího rybníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -874,93 +915,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-04-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>