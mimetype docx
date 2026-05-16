--- v0 (2025-12-29)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově hrozila další rvačka mezi mládeži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Početná mládež vyrazila v pondělí odpoledne do ulic. Dav, který se pohyboval po celém městě, hlídala policie. Teenageři měli v plánu si vyříkat nějaké spory s omladinou z Ostravy. Podobný scénář se odehrál o den dříve v Karviné. V Havířově ke střetu nakonec nedošlo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dneska si pro nás chtěla přijet Ostrava. Nakonec nepřijeli, asi se báli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co by si dělal, kdyby ta Ostrava přijela? Kolik vás tady je?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Nevím, co bych dělal, protože jsem v podmínce, díval bych se." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Nevím, co bych dělal, protože jsem v podmínce, díval bych se."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vzhledem k incidentu z předchozího dne jsme situaci nepodcenili a nasadili adekvátní počet policistů. V ulicích města jsme zkontrolovali několik desítek mladistvých."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle policie k žádnému narušení veřejného pořádku, či fyzickému násilí nedošlo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,71 +291,69 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školní  jídelna se mění na testovací místo. Čtyřicítka dětí z této  vávrovické malotřídky přichází kvůli odběru vzorků 2x týdně  do školy dřív. Každý už přesně ví, co má dělat. Testují  se tady už po páté. Kdo přece jen váhá, najde nápovědu v  kresleném návodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gregor, ředitel ZŠ Vávrovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  současné době už testování nezdržuje výuku. Výuka začíná  tak, jak má. Je  to výhoda malé školy.  Množství  dětí, které máme, to zvládne za 30 min.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Antigennímu  testování se v Moravskoslezském kraji od poloviny dubna každý  týden podrobuje na 40 000 dětí ze základních a mateřských  škol. Počet pozitivních výsledků vzrůstá. Při prvním  testování jich bylo 16, včera 114. Desítky tříd jsou v  karanténě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Antigennímu  testování se v Moravskoslezském kraji od poloviny dubna každý  týden podrobuje na 40 000 dětí ze základních a mateřských  škol. Počet pozitivních výsledků vzrůstá. Při prvním  testování jich bylo 16, včera 114. Desítky tříd jsou v  karanténě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Kotrla, mluvčí Krajské hygienické stanice Moravskoslezského  kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Bylo uzavřeno celkem 36 tříd."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří  rodiče ale s testováním svých dětí nesouhlasí. A tak je  nechali raději doma. Podle nich je takováto podmínka pro vstup do  školy nezákonná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Holý, iniciativa Nesahejte nám na děti, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to ústavní právo dětí na vzdělání bez podmínek, které nelze  podmiňovat žádnými testy ani rouškami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -323,89 +435,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lokalita v Karviné-Dolech se stala jakýmsi magnetem a vyhledávaným místem pro ty, kteří nepotřebné věci a odpad jako lednice nebo pneumatiky právě sem nelegálně naváží. Černá skládka se rozrostla do gigantických rozměrů. Její likvidaci si vzala na starosti parta lidí z Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Martyčák, zakladatel Adesse Ecology: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" Provádíme činnosti spojené s úklidy, teď jsme se zaměřili na černé skládky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejrozsáhlejší černou skládku v Karviné-Dolech budou dobrovolníci likvidovat na etapy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejrozsáhlejší černou skládku v Karviné-Dolech budou dobrovolníci likvidovat na etapy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Martyčák, zakladatel Adesse Ecology: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Za pomocí společnosti Asental jsme odvezli pneumatiky, kterých bylo 6-7 tun a společnost Elektrowin nám odvezla elektroodpad, skelety z ledniček spíš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Neugebauer, vedoucí provozu společnosti Global recycling: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tato chladící technika, byť nekompletní, bude zavezena do Havlíčkova Brodu, kde sídlí zpracovatel Elektrowinu, společnost Rumpold, kde bude toto zařízení ekologicky zrecyklováno a zpracováno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve druhé fázi bude tato plocha čištěna od směsného a objemného odpadu. Organizace Adesse Ecology už teď řeší, jak tuto lokalitu ochránit před dalším návozem odpadu poté, co se podaří tuto lokalitu vyčistit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve druhé fázi bude tato plocha čištěna od směsného a objemného odpadu. Organizace Adesse Ecology už teď řeší, jak tuto lokalitu ochránit před dalším návozem odpadu poté, co se podaří tuto lokalitu vyčistit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci z ADRY opět navštěvují seniory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -445,147 +555,143 @@
         <w:t xml:space="preserve">Vladimír Walach, dobrovolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bydlím v Dobraticích a dojíždím tu za Jardou každý  týden. Prožíváme tak hodinu a půl spolu. Nejprve si vyprávíme, co prožil, přes  týden. Mezitím si také voláme ještě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Urbiš:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Povykládáme, pohrajeme dámu, tu už hrajeme 5 let. Je to takové  nerozhodné, záleží na psychice. Jednou vyhraje ten, podruhé ten."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobnou nerozlučnou dvojici vytvořila dobrovolnice Marie s paní  Rozálií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobnou nerozlučnou dvojici vytvořila dobrovolnice Marie s paní  Rozálií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozálie Lukáčová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ráda, že přijde někdo, jinak jsem sama, takže jsem  ráda, když někdo přijde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Godišová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě to nevadí, já jsem taky sama, takže jsem ráda, když za ní  zajdu. Občas jak říkala, chodíme tady do parku, do Sokolovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozálie Lukáčová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Radost, když přijde, já ji mám ráda. My jsme na sebe už  dlouhé roky zvyklé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Setkávání osamocených seniorů s dobrovolníky bylo v posledních  měsících velmi omezené. Aktuálně se dobrovolnická organizace ADRA snaží všechny  podobné programy restartovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Setkávání osamocených seniorů s dobrovolníky bylo v posledních  měsících velmi omezené. Aktuálně se dobrovolnická organizace ADRA snaží všechny  podobné programy restartovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, koordinátorka dobrovolníků ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrovolníci někteří procházejí očkováním, protože jsou sami  v seniorském věku, pravidelně se testují, pokud o to mají zájem, aby mohli  navštívit ty své seniory, ke kterým docházejí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen ve Frýdku-Místku je zhruba 150 dobrovolníků, kteří takto  pomáhají. Jak ale říkají v ADŘE, dobrovolníků není nikdy dost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen ve Frýdku-Místku je zhruba 150 dobrovolníků, kteří takto  pomáhají. Jak ale říkají v ADŘE, dobrovolníků není nikdy dost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, koordinátorka dobrovolníků ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dveře máme stále otevřené, takže kdo by si chtěl dobrovolnictví  zkusit, tak může přijít, stačí zavolat, podívat se na webové stránky,  kontaktovat nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce rozjel Moravskoslezský kraj spolu s organizací  ADRA kampaň #BO SME PARTYJA, díky které se následně 226 lidí jednorázově zapojilo  do akutního dobrovolnictví. Každý pátý člověk se později rozhodl v pomoci druhým  dál pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulém roce rozjel Moravskoslezský kraj spolu s organizací  ADRA kampaň #BO SME PARTYJA, díky které se následně 226 lidí jednorázově zapojilo  do akutního dobrovolnictví. Každý pátý člověk se později rozhodl v pomoci druhým  dál pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Část novojičínského Fokusu pokryje zelená střecha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -759,93 +865,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>