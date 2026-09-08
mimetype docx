--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.4.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové očkovací centrum v Břidličné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Břidličné na Bruntálsku v úterý otevřelo nové očkovací centrum. Lidé ho najdou v areálu společnosti AL INVEST na Bruntálské ulici. Provozovat ho bude krnovská nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -176,53 +291,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za zastřelení kamaráda si má mladík odsedět 3 roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozsudek Vrchního soudu v Olomouci udělal tečku za případem zastřeleného mladíka v Těrlicku-Hradišti. Jeho tehdy ještě neplnoletý kamarád ho smrtelně postřelil při návratu z oslavy narozenin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Neštěstí se odehrálo v neděli 17. listopadu roku 2019 v těrlické místní části Hradiště. Dva mladíci se časně ráno vraceli z oslavy narozenin jiného kamaráda. Cestou k autobusové zastávce mělo mezi nimi dojít ke konfliktu a 17letý mladík svého o tři roky staršího kamaráda postřelil. Zranění byla vážná a na místě jim podlehl. Pachatel okamžitě volal na tísňovou linku pro pomoc a mezitím hodil zbraň na střechu zastávky, kde ji později našli policisté. Jak se ukázalo, pistoli mladík ukradl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Neštěstí se odehrálo v neděli 17. listopadu roku 2019 v těrlické místní části Hradiště. Dva mladíci se časně ráno vraceli z oslavy narozenin jiného kamaráda. Cestou k autobusové zastávce mělo mezi nimi dojít ke konfliktu a 17letý mladík svého o tři roky staršího kamaráda postřelil. Zranění byla vážná a na místě jim podlehl. Pachatel okamžitě volal na tísňovou linku pro pomoc a mezitím hodil zbraň na střechu zastávky, kde ji později našli policisté. Jak se ukázalo, pistoli mladík ukradl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka Hradiště:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Byla tam nějaká oslava. Pak se dva pohádali a ten jeden měl toho druhého třikrát střelit. Ten druhý výstřel měl být smrtelný. Oni byli buď sjetí nebo opilí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První rozsudek vynesl Krajský soud v Ostravě, který obžalovanému vyměřil 3 roky vězení a povinnost uhradit rodičům zemřelého škodu za zmařený život. V odvolacím řízení nakonec rozhodl Vrchní soud v Olomouci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -304,147 +418,143 @@
         <w:t xml:space="preserve">Vladimír Walach, dobrovolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bydlím v Dobraticích a dojíždím tu za Jardou každý  týden. Prožíváme tak hodinu a půl spolu. Nejprve si vyprávíme, co prožil, přes  týden. Mezitím si také voláme ještě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Urbiš:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Povykládáme, pohrajeme dámu, tu už hrajeme 5 let. Je to takové  nerozhodné, záleží na psychice. Jednou vyhraje ten, podruhé ten."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobnou nerozlučnou dvojici vytvořila dobrovolnice Marie s paní  Rozálií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobnou nerozlučnou dvojici vytvořila dobrovolnice Marie s paní  Rozálií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozálie Lukáčová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ráda, že přijde někdo, jinak jsem sama, takže jsem  ráda, když někdo přijde."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Godišová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě to nevadí, já jsem taky sama, takže jsem ráda, když za ní  zajdu. Občas jak říkala, chodíme tady do parku, do Sokolovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozálie Lukáčová:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Radost, když přijde, já ji mám ráda. My jsme na sebe už  dlouhé roky zvyklé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Setkávání osamocených seniorů s dobrovolníky bylo v posledních  měsících velmi omezené. Aktuálně se dobrovolnická organizace ADRA snaží všechny  podobné programy restartovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Setkávání osamocených seniorů s dobrovolníky bylo v posledních  měsících velmi omezené. Aktuálně se dobrovolnická organizace ADRA snaží všechny  podobné programy restartovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, koordinátorka dobrovolníků ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrovolníci někteří procházejí očkováním, protože jsou sami  v seniorském věku, pravidelně se testují, pokud o to mají zájem, aby mohli  navštívit ty své seniory, ke kterým docházejí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen ve Frýdku-Místku je zhruba 150 dobrovolníků, kteří takto  pomáhají. Jak ale říkají v ADŘE, dobrovolníků není nikdy dost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen ve Frýdku-Místku je zhruba 150 dobrovolníků, kteří takto  pomáhají. Jak ale říkají v ADŘE, dobrovolníků není nikdy dost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, koordinátorka dobrovolníků ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dveře máme stále otevřené, takže kdo by si chtěl dobrovolnictví  zkusit, tak může přijít, stačí zavolat, podívat se na webové stránky,  kontaktovat nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce rozjel Moravskoslezský kraj spolu s organizací  ADRA kampaň #BO SME PARTYJA, díky které se následně 226 lidí jednorázově zapojilo  do akutního dobrovolnictví. Každý pátý člověk se později rozhodl v pomoci druhým  dál pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulém roce rozjel Moravskoslezský kraj spolu s organizací  ADRA kampaň #BO SME PARTYJA, díky které se následně 226 lidí jednorázově zapojilo  do akutního dobrovolnictví. Každý pátý člověk se později rozhodl v pomoci druhým  dál pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet pozitivních ve školách přibývá. Budou PCR testy?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -456,71 +566,69 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školní  jídelna se mění na testovací místo. Čtyřicítka dětí z této  vávrovické malotřídky přichází kvůli odběru vzorků 2x týdně  do školy dřív. Každý už přesně ví, co má dělat. Testují  se tady už po páté. Kdo přece jen váhá, najde nápovědu v  kresleném návodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gregor, ředitel ZŠ Vávrovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  současné době už testování nezdržuje výuku. Výuka začíná  tak, jak má. Je  to výhoda malé školy.  Množství  dětí, které máme, to zvládne za 30 min.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Antigennímu  testování se v Moravskoslezském kraji od poloviny dubna každý  týden podrobuje na 40 000 dětí ze základních a mateřských  škol. Počet pozitivních výsledků vzrůstá. Při prvním  testování jich bylo 16, včera 114. Desítky tříd jsou v  karanténě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Antigennímu  testování se v Moravskoslezském kraji od poloviny dubna každý  týden podrobuje na 40 000 dětí ze základních a mateřských  škol. Počet pozitivních výsledků vzrůstá. Při prvním  testování jich bylo 16, včera 114. Desítky tříd jsou v  karanténě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Kotrla, mluvčí Krajské hygienické stanice Moravskoslezského  kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Bylo uzavřeno celkem 36 tříd."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Někteří  rodiče ale s testováním svých dětí nesouhlasí. A tak je  nechali raději doma. Podle nich je takováto podmínka pro vstup do  školy nezákonná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Holý, iniciativa Nesahejte nám na děti, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to ústavní právo dětí na vzdělání bez podmínek, které nelze  podmiňovat žádnými testy ani rouškami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -630,53 +738,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na střední část totiž v létě naváže rekonstrukce obvodové části náměstí. Začít by měla v červenci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Budeme se samozřejmě snažit to dělat postupně tak, aby to co nejméně ovlivnilo obyvatele, kteří zde bydlí. Ale samozřejmě nějaký diskomfort především v podobě parkování, které bude muset být dočasně vymístěno, vlastně nastane.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce obvodové části potrvá asi 3 měsíce a zahrnuje jak opravu celé ulice, která získá nový povrch, tak opravu přilehlých chodníků, které budou po rekonstrukci v jedné rovině. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce obvodové části potrvá asi 3 měsíce a zahrnuje jak opravu celé ulice, která získá nový povrch, tak opravu přilehlých chodníků, které budou po rekonstrukci v jedné rovině.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -751,93 +858,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-04-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>