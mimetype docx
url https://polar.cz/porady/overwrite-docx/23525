--- v0 (2026-02-10)
+++ v1 (2026-04-17)
@@ -1,145 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některým lidem záleží na vakcíně, kterou dostanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Některým lidem záleží na typu vakcíny, kterou dostanou. Objevují se totiž různé informace, které kvalitu vakcín zpochybňují. Případně dezinformace, že v očkovacích centrech mají vakcíny ředit, aby jich měli větší množství. Odborníci samozřejmě spekulace vyvrací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očkování proti koronaviru se opět posunulo do další fáze. Po  otevření registrací pro lidi starší šedesáti let minulý pátek, byla posunuta už  ve středu hranice na registrace pro starší 55 let. Pro některé je ale důležité,  jakou vakcínu dostanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Vzhledem k tomu, co se píše v tisku,  tak je člověk takový trošku nejistý, protože nevíte co. Takže podle mě ten  Pfizer, kterým se tady očkuje, je asi to nejlepší, co momentálně je." 2.) "Jsem očkovaný Pfizerem a jsem rád, že  jsem tím Pfizerem. Jsem rád, že to nebyla žádná jiná vakcína."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle odborníků ale není důvod k obavám,  všechny vakcíny používané u nás jsou schváleny Evropskou komisí na základě  doporučení Evropské agentury pro léčivé přípravky. Kritéria pro registraci vakcín  jsou přitom mnohem přísnější než pro léky. V souvislosti s očkováním ale  vychází na povrch stále řada dezinformací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle odborníků ale není důvod k obavám,  všechny vakcíny používané u nás jsou schváleny Evropskou komisí na základě  doporučení Evropské agentury pro léčivé přípravky. Kritéria pro registraci vakcín  jsou přitom mnohem přísnější než pro léky. V souvislosti s očkováním ale  vychází na povrch stále řada dezinformací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám informaci, že se ředí vakcíny, aby těch vakcín bylo více,  tak musím toto dementovat. My očkujeme dvěma vakcínami. První, ta největší, z devadesáti  procent je vakcína Pfizer, druhá je Moderna. Moderna je vakcína, která je dodávána  přímo už k aplikaci, kdežto vakcína Pfizer se musí ředit. Ta se ředí 1,5  mililitry fyziologického roztoku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Takto ji musí ředit na základě přesného  postupu každé očkovací centrum, protože výrobce ji dodává v koncentrovanější  podobě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Takto ji musí ředit na základě přesného  postupu každé očkovací centrum, protože výrobce ji dodává v koncentrovanější  podobě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "  To očkování teď jde velmi rychle. Ta situace, kdy nebyly  vakcíny a kdy se očkovalo za dlouhou dobu, tak teď už je minulostí. Vakcín máme  dostatek a určitě těch vakcín bude dostatek i v budoucnu. Takže očkujeme  opravdu všechny, kteří se zaregistrují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V očkovacím centru ve Frýdku-Místku  jsou schopni za den naočkovat až tisíc lidí. Přesto se dostali do situace, že během  předchozích dní velmi rychle naočkovali všechny dopředu zaregistrované. Podobně  jsou na tom například v Havířově nebo v Krnově. Jde ale o  celorepublikový problém, někde mají totiž přeplněno. Nyní se proto připravuje  systémové řešení, které umožní lidem registraci pouze do očkovacích center,  která mají volné kapacity.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V očkovacím centru ve Frýdku-Místku  jsou schopni za den naočkovat až tisíc lidí. Přesto se dostali do situace, že během  předchozích dní velmi rychle naočkovali všechny dopředu zaregistrované. Podobně  jsou na tom například v Havířově nebo v Krnově. Jde ale o  celorepublikový problém, někde mají totiž přeplněno. Nyní se proto připravuje  systémové řešení, které umožní lidem registraci pouze do očkovacích center,  která mají volné kapacity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Havířově zmodernizovala urgentní příjem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -400,58 +512,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“I v letošním roce, i přes tuto epidemiologickou situaci, počítáme, že tábory proběhnou. Primárně jsou určeny pro naše členy, nicméně v letošním roce pravděpodobně proběhne i jeden turnus příměstského tábora, který bude i pro neskauty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Zedník, AS fitness, Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kapacita každého turnusu je 30 dětí, momentálně jsme obsazeni asi z padesáti procent, takže stále místa jsou. Věříme, že ty tábory se uskuteční tak, jako v loňském roce, kdy jsme tábory naprosto  s přehledem zvládli.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všichni organizátoři táborů doporučují rodičům sledovat jejich webové stránky, kde budou dle reakce ministerstva zdravotnictví zveřejňovat aktuální informace a podmínky. </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -526,93 +630,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>