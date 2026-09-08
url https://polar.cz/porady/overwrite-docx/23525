--- v1 (2026-04-17)
+++ v2 (2026-09-08)
@@ -672,51 +672,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>