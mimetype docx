--- v0 (2025-12-25)
+++ v1 (2026-09-08)
@@ -1,145 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některým lidem záleží na vakcíně, kterou dostanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Některým lidem záleží na typu vakcíny, kterou dostanou. Objevují se totiž různé informace, které kvalitu vakcín zpochybňují. Případně dezinformace, že v očkovacích centrech mají vakcíny ředit, aby jich měli větší množství. Odborníci samozřejmě spekulace vyvrací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očkování proti koronaviru se opět posunulo do další fáze. Po  otevření registrací pro lidi starší šedesáti let minulý pátek, byla posunuta už  ve středu hranice na registrace pro starší 55 let. Pro některé je ale důležité,  jakou vakcínu dostanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Vzhledem k tomu, co se píše v tisku,  tak je člověk takový trošku nejistý, protože nevíte co. Takže podle mě ten  Pfizer, kterým se tady očkuje, je asi to nejlepší, co momentálně je." 2.) "Jsem očkovaný Pfizerem a jsem rád, že  jsem tím Pfizerem. Jsem rád, že to nebyla žádná jiná vakcína."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle odborníků ale není důvod k obavám,  všechny vakcíny používané u nás jsou schváleny Evropskou komisí na základě  doporučení Evropské agentury pro léčivé přípravky. Kritéria pro registraci vakcín  jsou přitom mnohem přísnější než pro léky. V souvislosti s očkováním ale  vychází na povrch stále řada dezinformací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle odborníků ale není důvod k obavám,  všechny vakcíny používané u nás jsou schváleny Evropskou komisí na základě  doporučení Evropské agentury pro léčivé přípravky. Kritéria pro registraci vakcín  jsou přitom mnohem přísnější než pro léky. V souvislosti s očkováním ale  vychází na povrch stále řada dezinformací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mám informaci, že se ředí vakcíny, aby těch vakcín bylo více,  tak musím toto dementovat. My očkujeme dvěma vakcínami. První, ta největší, z devadesáti  procent je vakcína Pfizer, druhá je Moderna. Moderna je vakcína, která je dodávána  přímo už k aplikaci, kdežto vakcína Pfizer se musí ředit. Ta se ředí 1,5  mililitry fyziologického roztoku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Takto ji musí ředit na základě přesného  postupu každé očkovací centrum, protože výrobce ji dodává v koncentrovanější  podobě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Takto ji musí ředit na základě přesného  postupu každé očkovací centrum, protože výrobce ji dodává v koncentrovanější  podobě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "  To očkování teď jde velmi rychle. Ta situace, kdy nebyly  vakcíny a kdy se očkovalo za dlouhou dobu, tak teď už je minulostí. Vakcín máme  dostatek a určitě těch vakcín bude dostatek i v budoucnu. Takže očkujeme  opravdu všechny, kteří se zaregistrují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V očkovacím centru ve Frýdku-Místku  jsou schopni za den naočkovat až tisíc lidí. Přesto se dostali do situace, že během  předchozích dní velmi rychle naočkovali všechny dopředu zaregistrované. Podobně  jsou na tom například v Havířově nebo v Krnově. Jde ale o  celorepublikový problém, někde mají totiž přeplněno. Nyní se proto připravuje  systémové řešení, které umožní lidem registraci pouze do očkovacích center,  která mají volné kapacity.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V očkovacím centru ve Frýdku-Místku  jsou schopni za den naočkovat až tisíc lidí. Přesto se dostali do situace, že během  předchozích dní velmi rychle naočkovali všechny dopředu zaregistrované. Podobně  jsou na tom například v Havířově nebo v Krnově. Jde ale o  celorepublikový problém, někde mají totiž přeplněno. Nyní se proto připravuje  systémové řešení, které umožní lidem registraci pouze do očkovacích center,  která mají volné kapacity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce a kraj řeší využití pozemků a objektů dolu Frenštát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -257,90 +369,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Havlíčkově nábřeží bude nová visutá galerie. Navýšením nábřežní zdi se prostorově oddělí trasa pro cyklisty od chodníku a upraví se okolní plochy a komunikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Šebestová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Cílem je hlavně oddělit tu pěší trasu od cyklostezky, protože potenciálně by mohlo dojít vlastně ke kolizím cyklistů s chodci a celá ta oprava bude spočívat navýšením té nábřežní zdi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejprve se bude upravovat chodník a cyklotrasa mezi Hradní lávkou a Střelniční lávkou. V září se tam položí nový asfalt. Pak přijdou na řadu pěší a cyklistické trasy mezi Střelniční lávkou a ulicí Biskupskou. Práce se budou dělat po etapách, které si vyžádají dopravní omezení. Na rekonstrukci Havlíčkova nábřeží naváže v květnu druhá stavba zahrnující úsek mezi ulicemi Na Hradbách a Kostelní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejprve se bude upravovat chodník a cyklotrasa mezi Hradní lávkou a Střelniční lávkou. V září se tam položí nový asfalt. Pak přijdou na řadu pěší a cyklistické trasy mezi Střelniční lávkou a ulicí Biskupskou. Práce se budou dělat po etapách, které si vyžádají dopravní omezení. Na rekonstrukci Havlíčkova nábřeží naváže v květnu druhá stavba zahrnující úsek mezi ulicemi Na Hradbách a Kostelní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radary v Rychvaldě zpomalily dopravu, město teď řeší další ulice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na měřiče rychlosti vozidel projíždějících hlavními tahy nedají dopustit v Rychvaldě. Přestože radary neslouží k pokutování hříšníků, doprava se zpomalila a město teď řeší další ulice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město Rychvald má za sebou zhruba rok měření rychlosti vozidel na hlavních tazích, kde bylo zapotřebí snížit rychlost projíždějících automobilů s ohledem na zajištění bezpečnosti provozu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město Rychvald má za sebou zhruba rok měření rychlosti vozidel na hlavních tazích, kde bylo zapotřebí snížit rychlost projíždějících automobilů s ohledem na zajištění bezpečnosti provozu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Staněk (SPD), místostarosta Rychvaldu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z výsledků toho zhruba více než ročního měření nám vyplývá, že polovina řidičů, kteří projíždějí obcí, dodržuje stanovenou rychlost. Jsou i tací, kteří prostě ignoruji vše a jakékoliv značky a informační ukazatele berou opravdu, že to je pouze pro ně informační."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -605,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-05-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>