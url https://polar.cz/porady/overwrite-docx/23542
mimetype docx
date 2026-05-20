--- v0 (2026-01-20)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2021, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školy přijaly 589 žádostí o zápis do prvních tříd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápisy do prvních tříd se letos konaly stejně jako loni, a to bez rodičů i bez dětí. Některé školy si proto vyžádaly z mateřských škol alespoň písemné zprávy, aby věděly, jak na tom děti jsou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,142 +206,138 @@
         <w:t xml:space="preserve">Denisa Šťotková, zástupkyně ředitele pro I.  stupeň, 5. ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme domluveno s učitelkami ze školky, že nám dají  o dětech nějakou zprávu, alespoň písemnou, ať víme, jaké děti jsou, jakou mají  povahu, co se jim daří nebo nedaří, tak abychom alespoň něco malinko o nich  věděli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý, ředitel ZŠ Petra Bezruče:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Podle pokynu ministerstva školství zápisy byly online. 90 procent rodičů tuto možnost využilo, zapsali  se a do školy přišli jenom odevzdat příslušné dokumenty, které  škola požadovala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Školy obdržely celkem 589 žádostí o přijetí, což bylo o 40  více, než v předchozím roce. Největší nápor byl právě na první a pátou  základní školu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Školy obdržely celkem 589 žádostí o přijetí, což bylo o 40  více, než v předchozím roce. Největší nápor byl právě na první a pátou  základní školu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý, ředitel ZŠ Petra Bezruče:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Při letošním zápise do první třídy jsme byli velmi mile  překvapeni, zájem byl dokonce nad 100 dětí, konkrétně myslím 107, což převýšilo ten loňský stav cirka asi o 14 až 15 uchazečů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Macháč, ředitel 5. ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně jsme měli větší zájem, podle spádovosti přibližně  100 dětí. Bohužel je tam spousta odkladů i vzhledem k této situaci, takže  budeme otevírat tři třídy. To je zhruba 66 dětí, které máme přihlášené."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní se vyřizují odklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Povinnou školní docházku musejí nastoupit děti, kterým bylo do  31. srpna šest let. Ve Frýdku-Místku ale požádalo 97 rodičů o odklad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Povinnou školní docházku musejí nastoupit děti, kterým bylo do  31. srpna šest let. Ve Frýdku-Místku ale požádalo 97 rodičů o odklad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý, ředitel ZŠ Petra Bezruče:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme vyřizovat cirka 20 odkladů, což je také rekord v tomto  období a po odečtení těch odkladů to vypadá cirka na 86 až 87 dětí, které  byly přijaty na naši školu do základního vzdělávání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odklad je možný pouze po doložení dvou posudků z příslušného  školského poradenského zařízení a od odborného lékaře nebo klinického psychologa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odklad je možný pouze po doložení dvou posudků z příslušného  školského poradenského zařízení a od odborného lékaře nebo klinického psychologa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý, ředitel ZŠ Petra Bezruče:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vím, že rodiče na to trošku naléhají, že budou chtít to rozhodnutí,  protože se jim jedná o získání svého místa v té mateřské škole, odkud to  dítě přichází. Budou muset požádat, aby tam to dítě ještě další rok zůstalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos mají ve Frýdku-Místku 441 prvňáčků ve 22 třídách. Příští  školní rok by mělo do 23 tříd nastoupit 492 prvňáčků. Přesné číslo ale bude  známé až v září. Někteří rodiče totiž mohli požádat o zápis na více  školách.¨</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos mají ve Frýdku-Místku 441 prvňáčků ve 22 třídách. Příští  školní rok by mělo do 23 tříd nastoupit 492 prvňáčků. Přesné číslo ale bude  známé až v září. Někteří rodiče totiž mohli požádat o zápis na více  školách.¨ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bytový dům na Anenské čeká oprava vnitřních rozvodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -266,141 +377,136 @@
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten technický stav je mnohdy tak špatný, že už je na pokraji  havarijního stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude přistoupeno k rekonstrukci a opravě. A to nejen  rozvodů plynu, ale i vody, odpadních rozvodů a vzduchotechniky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá akce by měla vyjít na zhruba 9 milionů korun. Aktuálně probíhá  výběrové řízení na firmu, která opravu provede. Začít by následně měla ve druhé  polovině června a potrvá zhruba čtyři měsíce. Během té doby čeká obyvatele domu  velice obtížné období.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá akce by měla vyjít na zhruba 9 milionů korun. Aktuálně probíhá  výběrové řízení na firmu, která opravu provede. Začít by následně měla ve druhé  polovině června a potrvá zhruba čtyři měsíce. Během té doby čeká obyvatele domu  velice obtížné období. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nájemníci budou omezeni v dodávce vody a nebudou moci  částečně vařit, používat toaletu, koupelnu a tak dále, což vyvolá samozřejmě  určité problémy a obtíže, s tím počítáme a já bych poprosil, aby byli  trpěliví, protože je to opravdu nutné udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oprava bude rozdělená do čtyř etap podle stoupaček. Na jedné  větvi je zhruba 15 bytů a její rekonstrukce potrvá 21 dní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oprava bude rozdělená do čtyř etap podle stoupaček. Na jedné  větvi je zhruba 15 bytů a její rekonstrukce potrvá 21 dní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď proběhne po výběrovém řízení informační kampaň, proto  točíme i tuto reportáž, že je něco takového čeká, budou informace ve zpravodaji  města, budou kontaktní osoby, jak na investičním odboru, tak na odboru správy  obecního majetku. Budou mít zprávy tady na nástěnkách domu v chodbě a  budou kontaktní osoby zodpovídat všechny otázky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po dobu rekonstrukce budou mít nájemníci zajištěny náhradní toalety  ve dvou prázdných bytech, v přízemí i mobilní WC venku před domem. V suterénu  bude přístup i k pitné vodě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po dobu rekonstrukce budou mít nájemníci zajištěny náhradní toalety  ve dvou prázdných bytech, v přízemí i mobilní WC venku před domem. V suterénu  bude přístup i k pitné vodě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Plánujeme v dalších fázích zateplení toho objektu, což  bude na úsporu tepla a energií. I s tím provedeme opravu balkonů, které jsou taky ve  špatném stavu. Nakonec ještě musíme ještě vymyslet, jak udělat opravu páteřní  elektroinstalace, která také není v dobrém stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle náměstka primátora je zanedbanost na městském majetku  velmi značná a je třeba ji řešit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle náměstka primátora je zanedbanost na městském majetku  velmi značná a je třeba ji řešit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Limituje nás to v rozvoji města a na bytovém a nebytovém  fondu se odhaduje ta zanedbanost kolem 400 milionů a na ostatním majetku až  kolem jedné miliardy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přednost v opravách mají byty, sociální zařízení, školy  a podobně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přednost v opravách mají byty, sociální zařízení, školy  a podobně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od 6. května se opět vrátí do města farmářské trhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -426,111 +532,108 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No to je dobře, konečně." 2.) "Určitě je to perfektní a když mi vyjde čas, tak chodím." 3.) "Jak kdy, podle potřeby, děkuji." 4.) "Ještě jsem tam nebyla, ale půjdu se tam podívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tradičně před Dnem matek 6. května můžeme konečně spustit farmářské  trhy. Sice s omezeným sortimentem bez prodeje pokrmů, které by mohli  konzumovat lidé na místě, ale tradiční sortiment jako kytičky, sazenice a tak  dále, ty tam samozřejmě budou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskydské farmářské trhy se budou konat vždy co 14 dní, od 8  do 14 hodin tady na náměstí Svobody v Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beskydské farmářské trhy se budou konat vždy co 14 dní, od 8  do 14 hodin tady na náměstí Svobody v Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době máme omezený počet prodejců, rozestupy  mezi stánky, rozestupy mezi návštěvníky a zároveň se budeme snažit regulovat  počet lidí na farmářském trhu jako takovém. Doufáme, že do té doby dojde ještě  k většímu rozvolnění, tak abychom mohli naplno ty trhy rozjet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě farmářských trhů mohou lidé nakupovat nejen čerstvé ovoce  a zeleninu na tržnici ve Frýdku-Místku, tady byli na základě vládních opatření  výrazně omezeni jen někteří prodejci. Podle sortimentu, který nabízeli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě farmářských trhů mohou lidé nakupovat nejen čerstvé ovoce  a zeleninu na tržnici ve Frýdku-Místku, tady byli na základě vládních opatření  výrazně omezeni jen někteří prodejci. Podle sortimentu, který nabízeli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Zbořilová, prodejce z tržnice ve  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme zahradníci a zahradníci mohou pořád prodávat. Pořád stejně velký zájem máme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivan Pavlosek, prodejce z tržnice ve  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Omezujeme to hodně jako, už půl roku vlastně nepracujeme a  když se to tak vezme, tak nájem se musí platit a všechno, takže je to špatná  doba. A ještě když máte čtyři malé děti, tak to není žádná sranda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci dalšího rozvolňování se od 10. května počítá s definitivním  otevřením všech obchodů, které už by se neměly zavírat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci dalšího rozvolňování se od 10. května počítá s definitivním  otevřením všech obchodů, které už by se neměly zavírat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -605,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-03-05-2021-16-32" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>