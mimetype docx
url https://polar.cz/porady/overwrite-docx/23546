--- v0 (2025-12-30)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5.2021, 18:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov chce přejít na ekologičtější zásobování teplem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Členské státy EU se zavázaly ke snižování emisí skleníkových plynů. Česká republika musí nahradit uhlí obnovitelnými zdroji. Na ekologičtější přechod zásobováním teplem se připravují i v Havířově, kde uzavřeli spolupráci se společností ČEZ ESCO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -472,89 +587,87 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští oslavili Mezinárodní den tance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský spolek Múza zorganizoval malou oslavu k Mezinárodnímu svátku tance. Vyzval všechny zástupce tanečních skupin, organizací a kroužků, aby veřejnosti připomněli, jakým stylům se věnují a jaké choreografie umí. Všechny pak představil ve společném videu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezinárodní den tance nebyl v Karviné opomenut, místní spolek Múza oslovil co největší počet tanečníků, aby se podíleli na malé oslavě pomocí prezentace pro veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezinárodní den tance nebyl v Karviné opomenut, místní spolek Múza oslovil co největší počet tanečníků, aby se podíleli na malé oslavě pomocí prezentace pro veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Švecová, předsedkyně spolku Múza, taneční lektorka skupiny Diamond dance: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ať široká veřejnost vidí, že i ta Karviná je na taneční úrovni velice vysoce postavená a je tady možnost tančit všechny možné taneční styly." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oslovené kroužky a skupiny pak podle harmonogramu v daném termínu přicházeli do zázemí spolku Múzy, kde se prezentace natáčela. Možnost využili nejen tanečníci pořadatelské Múzy, ale přidalo se i SVČ Juventus, ZUŠ, mažoretky i MěDK v zastoupení Arabesek a Nikola´s Dance Unico, jejichž tanec právě sledujete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Janovská, Nikola´s Dance Unico: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze začátku jsme si myslela, že mi to vypadlo všechno, ale potom, jak jsem slyšela hudbu, tak mi tam zase něco najelo, na to, na co jsem si nevzpomněla, tak jsme dali do kupy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze začátku jsme si myslela, že mi to vypadlo všechno, ale potom, jak jsem slyšela hudbu, tak mi tam zase něco najelo, na to, na co jsem si nevzpomněla, tak jsme dali do kupy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záštitu nad akcí převzal náměstek primátora Karviné Andrzej Bizoń. Výsledné sestříhané video je možné sledovat na sociálních sítí nebo kanálu Youtube.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -636,93 +749,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2021-18-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>