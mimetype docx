--- v1 (2026-04-02)
+++ v2 (2026-09-08)
@@ -791,51 +791,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2021-18-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-05-2021-18-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>