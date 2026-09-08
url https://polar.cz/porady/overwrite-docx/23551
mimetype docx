--- v0 (2025-12-28)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Protestní jízda Ostravou proti vládním opatřením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nespokojení rodiče dětí z celé republiky pořádají pravidelné protestní jízdy napříč městy. Nelíbí se jim, že děti smí do školy pouze za určitých podmínek. Vadí jim zejména pravidelné testování a nošení roušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vlasta  Exnerová se otevření svého kosmetického salonu nemohla dočkat.  Diář s objednávkami měla rázem na tři měsíce dopředu plný. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlasta   Exnerová, kosmetička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Doplnila  jsem skladové zásoby, dostatek jednorázového prádla, čistých  ručníků, dostatek desinfekce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Desinfekce  a respirátor jsou tady samozřejmostí. Klient si ale může ochranu  úst a nosu po dobu procedury sundat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Desinfekce  a respirátor jsou tady samozřejmostí. Klient si ale může ochranu  úst a nosu po dobu procedury sundat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klientka  -  kosmetika: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Těšila jsem  se moc na kosmetiku. Naposledy jsem byla před Vánoci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">klientka  -  masáž: </w:t>
       </w:r>
       <w:r>
@@ -240,53 +354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testovací  místa se tak musí připravit na větší nápor.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka  Haasová, vedoucí odběrového centra, Slezská nemocnice: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přes  všední den    se do kapacity  vejdeme.  Ale během víkendu je maximální kapacita 150 lidí a  přijde jich sem i 160, 170.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Testovací  místo Slezské nemocnice pocítilo větší počet zájemců tuto  neděli, kdy  si sem přišlo pro výsledek antigenního testu 234  lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Testovací  místo Slezské nemocnice pocítilo větší počet zájemců tuto  neděli, kdy  si sem přišlo pro výsledek antigenního testu 234  lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava bojuje s černými skládkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -298,111 +411,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrovská hromada odpadu mezi ulicemi Pstruží a Stavovská v Ostravě-Kunčičkách.  Podle svědků ji sem vysypalo velké nákladní auto, a to přímo na cestu, kterou  využívají lidé k procházkám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Bylo to ráno mezi půl osmou a osmou hodinou." 2.) "Ostuda, bordel, nevím, co s tím člověkem." 3.) "Dala bych to pryč rozhodně, protože se tam nedá ani  procházet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdejší lokalita je aktuálně vybydlená, proto bylo zřejmě pro  někoho jednoduché sem přijet a odpad tady vysypat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdejší lokalita je aktuálně vybydlená, proto bylo zřejmě pro  někoho jednoduché sem přijet a odpad tady vysypat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těch lokalit, kde se skládky objevují opakovaně, tak je v našem  obvodu několik desítek. My se pravidelně snažíme je monitorovat. Zabraňovat  tomu, aby tam odkládaly osoby nelegálně odpad, nicméně ne vždy se  nám to daří. Za založení černé skládky hrozí osobě, která tak učiní,  pokuta až ve výši 50 tisíc korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slezská Ostrava s černými skládkami bojuje dlouhodobě.  Ročně jimi naplní v průměru až 50 velkoobjemových kontejnerů. Na jaře se  navíc organizují úklidové akce, při kterých pomáhají dobrovolníci a během roku i  město Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slezská Ostrava s černými skládkami bojuje dlouhodobě.  Ročně jimi naplní v průměru až 50 velkoobjemových kontejnerů. Na jaře se  navíc organizují úklidové akce, při kterých pomáhají dobrovolníci a během roku i  město Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Heráková, místostarostka Slezské  Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vždycky dvakrát ročně je organizován odvoz černých skládek,  kde nahlásíme městu naše největší černé skládky a ty nám město pomáhá  likvidovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš, starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O černých skládkách nás informují pravidelně občané,  monitoruje samozřejmě ty černé skládky náš úřad, případně městská policie.  Často se podaří i původce odpadu dohledat, ať už pomocí kamerového systému nebo  ohledáním právě těch odpadů, kde jsou například dodací listy, popřípadě jiné  informace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkoobjemový odpad patří na skládku nebo do sběrných dvorů,  některé jsou kvůli tomu otevřeny každý den.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkoobjemový odpad patří na skládku nebo do sběrných dvorů,  některé jsou kvůli tomu otevřeny každý den. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Končí modernizace okolí Kotvy ve Výškovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -471,53 +581,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadace OKD ocenila Výchovné koncerty Permoníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nadace OKD i letos vybírala nejlepší projekty, které finančně podpořila. Kvůli opatřením vlády ceny předává jednotlivě. Jednu z nich si zasloužil karvinský Permoník, a to za výchovné koncerty, které organizuje už od sedmdesátých let minulého století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ceny Nadace OKD rozdávala letos potřinácté a trochu jinak, než obvykle. Před koronavirovou krizí se všichni ocenění sešli společně na slavnosti, kde jim byli ceny předány. Letos si je přebírají vítězové jednotlivě. Jednu z cen vyhlašovaných ve třech kategoriích, získal karvinský Permoník v Projektu roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ceny Nadace OKD rozdávala letos potřinácté a trochu jinak, než obvykle. Před koronavirovou krizí se všichni ocenění sešli společně na slavnosti, kde jim byli ceny předány. Letos si je přebírají vítězové jednotlivě. Jednu z cen vyhlašovaných ve třech kategoriích, získal karvinský Permoník v Projektu roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Preisingerová, ředitelka Nadace OKD</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Mají skvělé výkony, podporujeme je už řadu let a velmi si to zaslouží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cenu převzali zástupci Permoníku v zázemí ZUŠ Bedřicha Smetany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -648,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>