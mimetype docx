--- v0 (2025-12-24)
+++ v1 (2026-04-21)
@@ -1,84 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u prvního květnového dílu medicíny speciál, která vás provádí Fakultní nemocnicí Ostrava. Tentokrát vám představíme patologii, kde vyšetří tisíce vzorků ročně a například na vyhodnocení vzorků z operací mají patologové jen 30 minut... a zamíříme také do nové ambulance tělovýchovného lékařství, kde vyšetřují sportovce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Patologie  tvoří nedílnou součást klinické medicíny.  Zkušený patolog je klíčem k úspěchu celého týmu, který pacienta léčí. Zatímco patolog vidí jednu část onemocnění, klinik   tu druhou – jak se choroba projevuje a jak ji pacient vnímá. Patologové ve fakultní nemocnici ročně vyšetří tisíce vzorků.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Ostrava, ročně vyšetří téměř 18 000 vzorků tkání. 1 500 negynekologických cytologických odběrů a 600 vzorků z operací, které se musí zpracovat do 30 minut. Výsledek totiž často ovlivní další průběh operačního výkonu.</w:t>
+        <w:t xml:space="preserve">Patologie  tvoří nedílnou součást klinické medicíny.  Zkušený patolog je klíčem k úspěchu celého týmu, který pacienta léčí. Zatímco patolog vidí jednu část onemocnění, klinik   tu druhou – jak se choroba projevuje a jak ji pacient vnímá. Patologové ve fakultní nemocnici ročně vyšetří tisíce vzorků. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patologie neznamená jen pitva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V ústavu patologie, který je nedílnou součástí Fakultní nemocnice  Ostrava, ročně vyšetří téměř 18 000 vzorků tkání. 1 500 negynekologických cytologických odběrů a 600 vzorků z operací, které se musí zpracovat do 30 minut. Výsledek totiž často ovlivní další průběh operačního výkonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Židlík, primář, Ústav patologie FN Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každý z lékařů v rámci užší specializace se zaměřuje na užší oblast patologie, jako je hematopatologie, neuropatologie a v rámci těchto bližších specializací se potom s lékaři daných pracovišť pravidelně setkává.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Histologický materiál se zpracovává ve dvou základních laboratořích a dale v laboratořích speciálních metod, laboratoři imunohistochemické a laboratoři pro cytologická vyšetření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -104,80 +212,68 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Vaculová, vedoucí laborantka, Ústav patologie FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejdříve se člověk musí stát zdravotním laborantem, kterého vystuduje na dneska už bakalářském studio i u nás na OU a potom, když už má odpracovaný nějaký rok, tak se může přihlásit ke specializačnímu vzdělávání, které pro náš obor se nazývá histologie a tam asi po roce a půl může být plnohodnotým histologickým zdravotním laborantem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpracování a vyšetření tkání má svá kritéria, která nelze urychlit. U některých specializačních vyšetřovacích metod si proto musí pacient či lékař</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">počkat na výsledek i několik dní.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">A téma týkající se patologie teď v rozhovoru s docentem JOZEFEM ŠKARDOU, přednostou Ústavu patologie FNO.</w:t>
+        <w:t xml:space="preserve">počkat na výsledek i několik dní.  A téma týkající se patologie teď v rozhovoru s docentem JOZEFEM ŠKARDOU, přednostou Ústavu patologie FNO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalisté Baníku Ostrava na zdravotní prohlídce ve FNO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O nově otevřené ambulanci tělovýchovného lékařství ve FN Ostrava jsme vás už informovali. Před nedávnem ji navštívili hráči fotbalového klubu FC Baník Ostrava. Absolvovali preventivní prohlídku, na jejímž konci bylo vydání posouzení o zdravotní způsobilosti. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Klinika rehabilitace a tělovýchovného lékařství má novou ambulanci. Poskytuje komplexní preventivní, posudkovou, diagnostickou ale i léčebnou péči všem, kteří sportují. Povinnou prohlídku tady absolvovali například hráči ostravského Baníku.</w:t>
+        <w:t xml:space="preserve">O nově otevřené ambulanci tělovýchovného lékařství ve FN Ostrava jsme vás už informovali. Před nedávnem ji navštívili hráči fotbalového klubu FC Baník Ostrava. Absolvovali preventivní prohlídku, na jejímž konci bylo vydání posouzení o zdravotní způsobilosti.   Klinika rehabilitace a tělovýchovného lékařství má novou ambulanci. Poskytuje komplexní preventivní, posudkovou, diagnostickou ale i léčebnou péči všem, kteří sportují. Povinnou prohlídku tady absolvovali například hráči ostravského Baníku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrizio Stronati , hráč FC Baník Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hraju za Baník Ostrava, tak je to vždycky lepší, když ty prohlídky jsou tady. V Ostravě ve fakultní nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Pastucha, přednosta Kliniky rehabilitace a tělovýchovného lékařství FNO: </w:t>
       </w:r>
@@ -222,51 +318,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen tento sympatický baníkovský obránce, ale i jeho spoluhráči Yira Sor, Daniel Tetour a Ondřej Šašinka, mohou na zelený trávník vyběhnout s klidným srdcem. U nikoho testy zdravotní problémy neodhalily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Pastucha, přednosta Kliniky rehabilitace a tělovýchovného lékařství FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My se samozřejmě nezaměřujeme jen na fotbalisty, nebo nechceme být zdravotnickým zařízením jednoho klubu, chceme být otevřeni pro všechny sportovce, ať už výkonnostní nebo vrcholové. Ale také nás vyhledávají amatérští sportovci, kteří chtějí vyšetřit a chtějí mít jistotu, že jsou zdraví před tím, než se třeba začnou připravovat na nějaký půlmaraton a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patolog pomáhá určovat diagnózu i léčbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A téma týkající se patologie teď v rozhovoru s docentem Jozefem Škardou přednostou Ústavu patologie Fakultní nemocnice Ostrava. Dobrý den pane docente. Vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -551,93 +646,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-06-05-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>