--- v0 (2025-12-29)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Liberty má na účtech všechny peníze za emisní povolenky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská huť Liberty oznámila, že má na účtu všechny peníze za prodej emisních povolenek do Rumunska. Kvůli této transakci se ve středu sešli pracovníci na protestním mítinku před branou závodu. Vedení oznámilo, že část peněz ze zisku dostanou zaměstnanci jako odměny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,161 +263,157 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek a jeho městské části mají dohromady šest jednotek  dobrovolných hasičů. Tak jako všude jsou tyto jednotky nepostradatelné, protože  zvládnou řadu činností a u velkých událostí jako jsou například požáry asistují  profesionálním hasičům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, ředitel ÚO HZS MSK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Dobrovolní hasiči jsou nedílnou součástí zajištění požární  ochrany v celé České republice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každá dobrovolná jednotka bývá speciálně předurčená na konkrétní  úkoly. K tomu je potřeba, aby měla správné vybavení. A protože dobrovolní  hasiči spadají pod město, tak Frýdek-Místek požádal o spolupráci profesionální  hasiče, aby získal rady a doporučení, jak správně dobrovolné jednotky vybavit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každá dobrovolná jednotka bývá speciálně předurčená na konkrétní  úkoly. K tomu je potřeba, aby měla správné vybavení. A protože dobrovolní  hasiči spadají pod město, tak Frýdek-Místek požádal o spolupráci profesionální  hasiče, aby získal rady a doporučení, jak správně dobrovolné jednotky vybavit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, ředitel ÚO HZS MSK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "S panem náměstkem jsme probírali úroveň zajištění požární  ochrany na území města Frýdku-Místku. Probrali jsme situaci, která se týká požárních zbrojnic a úrovně jejich vybavení. Jak technickými prostředky, tak vybavení zasahujících jednotek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obnovení požární techniky je finančně velmi náročné, já jsem  teď dostal upřesnění požadavku od dobrovolných hasičů k obnovení vozového parku. Je to v milionech  korun a počítáme s tím příští rok. Samozřejmě chceme využít ještě další  možnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, ředitel ÚO HZS MSK Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Základní vybavení nezbytné pro jednotku požární ochrany je  definováno vyhláškou. Podle toho se na každou kategorii jednotky požární  ochrany vztahují minimální požadavky, ať už se to týká techniky nebo počtu lidí  v jednotce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Profesionální hasiči pravidelně obnovují techniku a řada z ní  například může po dohodě s městy ještě dobře sloužit u dobrovolných  jednotek. Řeší se ale také například různá školení a předávání zkušeností.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Profesionální hasiči pravidelně obnovují techniku a řada z ní  například může po dohodě s městy ještě dobře sloužit u dobrovolných  jednotek. Řeší se ale také například různá školení a předávání zkušeností. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Nezval, ředitel ÚO HZS MSK Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Tu pomoc nabízíme, od toho tady jsme. Naše práce je  koordinovat tu požární ochranu na svěřeném území. A naše pomoc spočívá především  v konzultacích, ve vyhodnocení aktuálního stavu a  pomoci těm správním celkům k tomu, aby ta připravenost dobrovolných hasičů  byla na adekvátní úrovni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všechno jsme s panem ředitelem probírali včetně  dotačních programů. V nejbližších dnech chceme zahájit přípravy na projektovou  dokumentaci pro víceúčelové hřiště pro hasiče. Jeho stavba by měla být zahájena v příštím roce. Tady se také budeme snažit získat dotaci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek chce také kromě dobrovolných jednotek pravidelně  podporovat i zdejší profesionální hasiče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek chce také kromě dobrovolných jednotek pravidelně  podporovat i zdejší profesionální hasiče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednali jsme o obnovení finanční spolupráce. Konkrétně jsme  probrali možnost dotace pro hasičský záchranný sbor ještě v tomto roce. Tato dotace by měla být, pokud všechno půjde dobře, schválena na nejbližším  zastupitelstvu města a měla by být použita pro zvýšení úrovně zabezpečení objektů hasičského záchranného sboru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolupráce s profesionálními a dobrovolnými hasiči je pro  město nesmírně důležitá, protože povede ke zlepšení požární ochrany, což je  vždy a všude maximální priorita.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolupráce s profesionálními a dobrovolnými hasiči je pro  město nesmírně důležitá, protože povede ke zlepšení požární ochrany, což je  vždy a všude maximální priorita. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Pustkovec a 8. obvod vyrostou do krásy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -587,111 +698,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aloisie Goluchová z Karviné oslavila 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paní Aloisie Goluchová z Karviné oslavila sté narozeniny. Této celoživotní optimistce, která má ráda společnost, poblahopřál na oddělení sociálních lůžek v Nemocnici s poliklinikou v Karviné-Ráji kromě rodinných příslušníků i primátora města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je paní Aloisie Goluchová. Před pár dny oslavila své 100. narozeniny. A protože tráví už nějaký čas na oddělení sociálních lůžek v Nemocnici s poliklinikou v Karviné-Ráji, k tak významnému životnímu jubileu ji přišel poblahopřát primátor města právě sem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je paní Aloisie Goluchová. Před pár dny oslavila své 100. narozeniny. A protože tráví už nějaký čas na oddělení sociálních lůžek v Nemocnici s poliklinikou v Karviné-Ráji, k tak významnému životnímu jubileu ji přišel poblahopřát primátor města právě sem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “100 let je krásný věk, paní Goluchová je čiperná, upovídaná a chtěl bych ji popřát hlavně zdraví a ať se ji tady líbí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Dostálová, ambulantní sestra: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Goluchová je u nás klientkou od května loňského roku, je to velmi čiperná paní, soběstačná, chodící, velmi oblíbená mezi klienty." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aloisie Goluchová, rozená Sikorová, se narodila 22.4.1921 v Karviné-Dolech, kam také chodila do školy. Po škole pracovala na statku v Darkově. Pochází ze čtyř sourozenců, je matkou jednoho syna, má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aloisie Goluchová, rozená Sikorová, se narodila 22.4.1921 v Karviné-Dolech, kam také chodila do školy. Po škole pracovala na statku v Darkově. Pochází ze čtyř sourozenců, je matkou jednoho syna, má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aloisie Goluchová, oslavenkyně</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tu mají mě rádi, já taky, chodíme na procházky, do divadla. Všechno mám ráda, protože jsme to navštěvovala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Recept na dlouhověkost ale paní Goluchová nezná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Recept na dlouhověkost ale paní Goluchová nezná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aloisie Goluchová, oslavenkyně</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To má každý jinak. Někdo jde spát a ráno nevstane, od toho není pomoci... Já říkám, pokud budu moci a nechají mě, tak tady budu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -780,93 +888,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-05-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>