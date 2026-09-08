--- v1 (2026-04-04)
+++ v2 (2026-09-08)
@@ -930,51 +930,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-05-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>