--- v0 (2025-12-30)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.5.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě explodovala recyklační linka tonerů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nad Ostravou se po celé pondělí vznášely velké mraky černého kouře. Hned ráno totiž explodovala ve Vítkovicích třídící linka ve firmě, která provádí recyklaci autovraků.  Po výbuchu začala hořet obrovská hromada starých slisovaných vozidel. Oheň byl tak mohutný, že hasiči vyhlásili nejvyšší, tedy zvláštní stupeň požárního poplachu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Povolány byl také dva vrtulníky s bambivaky, které dokáží najednou pojmout 400 litrů vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrej Čírtek, mluvčí firmy SPV Recycling cz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Příčinu požáru nelze stanovit, vzhledem k tomu, že probíhá dohašování a stejně tak nelze stanovit ani vzniklou škodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na místo vyjel také speciální automobil chemické laboratoře hasičů, který provádí měření  koncentrací nebezpečných látek v ovzduší. I když škoda půjde jistě do milionů korun, je důležité, že při výbuchu a následném požáru nebyl nikdo zraněn. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na místo vyjel také speciální automobil chemické laboratoře hasičů, který provádí měření  koncentrací nebezpečných látek v ovzduší. I když škoda půjde jistě do milionů korun, je důležité, že při výbuchu a následném požáru nebyl nikdo zraněn.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do základních škol se vrátili i žáci II. stupně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -219,54 +333,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náročná je zejména organizace ve školních jídelnách, které navíc vydávají i obědy dětem, které jsou na distanční výuce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlasta Turská, vedoucí školní jídelny, ZŠ Komenského, Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Po každém strávníkovi se vždycky celý stůl musí vydezinfikovat, dočistit a tím pádem je to náročnější. Určitě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Novinkou je také to, že organizované skupiny už mohou využívat i školní hřiště. Povoleny jsou ale jen volnočasové aktivity. Cvičit se na nich nesmí, stejně jako v tělocvičnách.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Novinkou je také to, že organizované skupiny už mohou využívat i školní hřiště. Povoleny jsou ale jen volnočasové aktivity. Cvičit se na nich nesmí, stejně jako v tělocvičnách.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odlehčovací služba v Novém Jičíně musela zavřít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -567,93 +679,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-05-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>