--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšetřovatelé pátrají po příčině exploze v recyklační firmě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Až ve středu ráno opustili hasiči areál společnosti SPV Recycling v Ostravě - Vítkovicích, který v úterý zachvátil mohutný požár. Hned ráno se ale na místo vrátili vyšetřovatelé, kteří musejí zjistit co oheň způsobilo. Podle zaměstnanců firmy požáru předcházel výbuch v drtiči odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -193,53 +308,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během  jedné směny dokáže analyzátor vyhodnotit 114 vzorků. Dovnitř  se mohou vkládat  postupně. Výsledek je známý už za 80 minut.  Dříve to bylo za 5 hodin. Do procesu diagnostiky laboranti nyní  nemusí vůbec zasahovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír  Kurfüst, primář mikrobiologie a centrálních laboratoří,  Slezská nemocnice v Opavě: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ruční  práce znamená i větší riziko při práci s infekčním  materiálem. Díky plné automatizaci je riziko odstraněno.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přístroj  je také ekologický. Oproti jeho starším předchůdcům používá  během analýzy vzorků mnohem méně plastových komponentů. V  době vrcholu pandemie ve zdejší laboratoři zpracovávali až 350  vzorků denně. Nyní se požadavky na vyšetření na přítomnost  koronaviru snižují. Nový přístroj může metodou PCR detekovat  také např. žloutenku či streptokoky.    </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přístroj  je také ekologický. Oproti jeho starším předchůdcům používá  během analýzy vzorků mnohem méně plastových komponentů. V  době vrcholu pandemie ve zdejší laboratoři zpracovávali až 350  vzorků denně. Nyní se požadavky na vyšetření na přítomnost  koronaviru snižují. Nový přístroj může metodou PCR detekovat  také např. žloutenku či streptokoky.     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V posledních dnech velmi přibylo nehod motorkářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -436,57 +550,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Klienti se řídí podle nějakého programu dne, jsou tady skupinové terapie, pracovní terapie a mají také individuální poradenství a zátěžové programy, třeba túry do hor.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé se tu snaží najít cestu k trvalé abstinenci a návratu do normálního života. Starají se o dům a jeho okolí, někteří si tu oživují své dřívější dovednosti, třeba práci se dřevem, nebo v kuchyni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip, 30 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Minulý týden jsem byl první v kuchyni, poprvé. Dělal jsem pomocníka kuchaře. bylo to hodně práce, většinou jsem končil až kolem té desáté hodiny. Ale uteklo to rychle.” </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Filip je v terapeutické komunitě nováčkem, je tu dva týdny.  Po tříměsíční intenzivní odvykací kůře se snaží zbavit závislosti na pervitinu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Vašková, zástupkyně vedoucí terapeutické komunity Renarkon: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to těžké, pro pro některé ten život venku je velká neznámá. Neumí venku fungovat jako normální člověk.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -590,93 +697,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>