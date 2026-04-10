--- v0 (2026-01-01)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Farská zahrada je inspirována londýnskými parky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má nový krásný veřejný prostor. V centru města totiž byla dokončena přeměna zanedbané Farské zahrady v místo, které na první pohled svádí k návštěvě a odpočinku. Užít si zde mohou všechny generace obyvatel od dětí až po seniory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,53 +319,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že PCR testy se opakovaně prokázaly jako spolehlivější, uvítali bychom, kdyby  ministerstvo školství vzhledem k napjatým rozpočtům města, obvodů i škol přistoupilo k jejich  plnému proplácení, místo distribuce dalších antigenních testů do škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve všech ostatních 54 základních školách na území města se od 12. dubna používají antigenní testy. Provedeno už byla asi 11 500 testů. Záchyty pozitivních žáků jsou velmi nízké, do deseti případů týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -318,93 +432,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-12-05-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>