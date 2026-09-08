--- v0 (2025-12-27)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Šoupala v Ostravě pilotně zkouší PCR testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od pondělka začali pilotně testovat žáky Základní školy Jana Šoupala v Ostravě - Porubě PCR metodou. Tento typ testování je spolehlivější a má větší průkaznost, než antigenní testy. Je ale administrativně náročnější, protože vzorky musejí byt spojené s osobními údaji dětí. Rodiče změnu vítají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nesmysl, to nemá hlavu a patu, k tomu není, co dodat, lidi nejsou hloupí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Na stojáka si dám pivo, na test nepůjdu kvůli piva."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Na stojáka si dám pivo, na test nepůjdu kvůli piva." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provozovatelé se otevřeně na kameru nechtěli moc k tématu vyjádřit. Názor ale měli vesměs stejný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">majitelka havířovské hospody:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě si nedovolím po někom chtít občanku, jakýkoliv průkaz totožnosti, to nelze. Takto nemůžete člověka lustrovat. A to, že vám předloží kus papíru, opravdu nevím, co tím sleduje vládní nařízení, protože fakt to postrádá logiku. Považuji to fakt za diskriminaci restaurací. My jsme povinní všechno kontrolovat, ale vejdete do autobusu a tam jsou na sebe namačkaní lidé. Kde stojí u vchodu do Globusu, Kauflandu, Lidlu jiných marketů, stojí tam nějaký člověk, zda máte test? Nekontroluje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -636,93 +750,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-05-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>