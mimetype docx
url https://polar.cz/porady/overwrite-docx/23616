--- v0 (2026-03-17)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.5.2021, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý IZS se podílel na likvidaci požáru recyklační linky v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nad Ostravou se po celé pondělí vznášely velké mraky černého kouře. Hned ráno totiž explodovala ve Vítkovicích třídící linka ve firmě, která provádí recyklaci autovraků.  Po výbuchu začala hořet obrovská hromada starých slisovaných vozidel. Oheň byl tak mohutný, že hasiči vyhlásili nejvyšší, tedy zvláštní stupeň požárního poplachu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí ráno krátce před 8. hodinou otřásl Vítkovicemi mohutný výbuch. Nad areálem firmy SPV Recycling cz se objevil mohutný mrak černého kouře, který se stále zvětšoval a byl vidět i z Havířova nebo Poruby. Po pár minutách oheň zachvátil velkou hromadu slisovaných aut určených k recyklaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -362,280 +477,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-13-05-2021-17-45?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>