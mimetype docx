--- v0 (2025-12-24)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bouřka znovu spláchla obce na Hlučínsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezmoc a zoufalství cítili obyvatelé Hlučínska, když se nad jejich obcemi znovu ve čtvrtek zatáhlo a během pár minut přišla další silná bouřka a prudký liják. Voda a bahno opět zaplavilo silnice a suterény domků. Lidé tak znovu musejí uklidit spoušť, kterou déšť napáchal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tentokrát byly záplavy ještě horší, protože půda už byla nasáklá z předchozího dne a moc vody neabsorbovala. I hasiči tak měli mnohem více práce. Zatímco ve středu měli 50 výjezdů, ve čtvrtek jich bylo několikanásobně více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celý čtvrtek, a to až do pátečního rána sedmi hodin, bylo v kraji celkem 211 hasičských výjezdů, z toho opět nejvíce na Opavsku – 130,  hlavně na nejhůře postiženém Hlučínsku, kudy prošly přívalové deště hned dvakrát.  Šlo hlavně o čerpání vody a odstraňování nánosů bahna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pátek tedy lidé znovu začali odstraňovat následky bouřky a znovu jim v tom pomáhali hasiči. Ze sklepů se čerpala voda, splachovalo se bahno a čistily se kanály. Naštěstí ani ve čtvrtek nebyl nikdo zraněn i když v Bohuslavicích museli hasiči na člunu zachránit rybáře, kterého voda uvěznila u rybníka. Počasí by se mělo podle meteorologů zklidňovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pátek tedy lidé znovu začali odstraňovat následky bouřky a znovu jim v tom pomáhali hasiči. Ze sklepů se čerpala voda, splachovalo se bahno a čistily se kanály. Naštěstí ani ve čtvrtek nebyl nikdo zraněn i když v Bohuslavicích museli hasiči na člunu zachránit rybáře, kterého voda uvěznila u rybníka. Počasí by se mělo podle meteorologů zklidňovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příborskou ulici čeká dvouměsíční uzavírka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -128,133 +242,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči projíždějící Frýdkem-Místek se budou muset opět  připravit na menší dopravní komplikace. Hlavní dopravní tepnu ze směru od  Příbora, Příborskou ulici, čeká uzavírka a následné přesměrování na krátkou a nově  vybudovanou objízdnou trasu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokračování stavby první etapy obchvatu Frýdku-Místku  vyžaduje úplnou uzavírku silnice I/48 v místě příjezdu od Olomouce nebo  Příbora. Hustě využívaná ulice Příborská bude neprůjezdná od neděle 16. května.  Obousměrná uzávěra začne předpokládáme v odpoledních hodinách a potrvá  zhruba dva měsíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči přijíždějící z ulice Příborská budou přes nový most  svedeni na ulici 17. listopadu a poté až sem na nově vybudovaný kruhový objezd  a následně vráceni zpátky na ulici Příborskou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči přijíždějící z ulice Příborská budou přes nový most  svedeni na ulici 17. listopadu a poté až sem na nově vybudovaný kruhový objezd  a následně vráceni zpátky na ulici Příborskou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obyvatele Kvapilovy ulice se nemusejí bát, že doprava povede  přes jejich ulici. Tam bude svedena pouze na dva víkendy během června kvůli  stavbě bednění. Nicméně jinak se bude vracet doprava na Příborskou právě z tohoto  kruhového objezdu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně tak to bude vypadat i v opačném směru od centra  Frýdku-Místku. Objízdná trasa i s novým kruhovým objezdem byla vybudována  právě proto, aby co nejvíce ulehčila řidičům, ale také obyvatelům města, od  velké dopravní zátěže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně tak to bude vypadat i v opačném směru od centra  Frýdku-Místku. Objízdná trasa i s novým kruhovým objezdem byla vybudována  právě proto, aby co nejvíce ulehčila řidičům, ale také obyvatelům města, od  velké dopravní zátěže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Městský most u přehrady Olešná a u mimoúrovňové křižovatky  s budoucí dálnicí D48 začne sloužit svému účelu právě od příštího týdne  v rámci vytyčení objízdné trasy vedoucí dále k postavenému kruhovému  objezdu silnice II/473."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zpočátku se počítá pravděpodobně s výraznějším zpomalením  dopravy a také se vznikem možných kolon.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zpočátku se počítá pravděpodobně s výraznějším zpomalením  dopravy a také se vznikem možných kolon. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leonard Varga, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Objízdná trasa to není jednoduchá a já bych chtěl opět  poprosit řidiče, aby dbali zvýšené opatrnosti, při průjezdu touto objížďkou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci běžného výkonu služby budou policisté dohlížet  na bezpečnost a plynulost v silničním provozu, aby nedocházelo k dopravním  kolizím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obě etapy obchvatu Frýdku-Místku mají dohromady 8,5  kilometru a dokončeny by měly být v příštím roce. První v lednu a  druhá v létě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obě etapy obchvatu Frýdku-Místku mají dohromady 8,5  kilometru a dokončeny by měly být v příštím roce. První v lednu a  druhá v létě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krevní centrum NsP Karviná-Ráj potřebuje doplnit zásoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -464,53 +574,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Janáčkova filharmonie vyladila hymnu Jiřího Krhuta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parahokejový šampionát v Ostravě se rychle blíží a vše nasvědčuje tomu, že se podaří dostat do hlediště i omezené množství fanoušků. Přípravy běží naplno a zatímco hokejisté pilně trénují, Janáčkova filharmonie Ostrava v pátek nahrávala s Jiřím Krhutem novou verzi hymny pro šampionát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mistrovství světa v para hokeji v roce 2019 v Ostravě se stalo fenoménem díky fantastickým fanouškům, kteří do posledního místa plnili ostravskou arénu a i díky dobrým výkonům našeho týmu pak značně vzrostl zájem o tento sport. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Určitě si ještě také pamatujete chytlavou hymnu, kterou pro naše reprezentanty napsal ostravský muzikant Jiří Krhut. Je natolik povedená, že se organizátoři rozhodli ji znovu nahrát a přizvali k tomu také Janáčkovu filharmonii Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Určitě si ještě také pamatujete chytlavou hymnu, kterou pro naše reprezentanty napsal ostravský muzikant Jiří Krhut. Je natolik povedená, že se organizátoři rozhodli ji znovu nahrát a přizvali k tomu také Janáčkovu filharmonii Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Krhut, autor para hokejové hymny: "Když je hudba rocková a dostane nějaký symfonický háv, tak to té hudbě nemusí vždycky pomoct, ale aranž jsem svěřil do rukou Jan Lstíbůrka a ten to udělal tak hezky, že mě to vlastně potěšilo a teď jsem se jen přesvědčil, že to asi bude fungovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ondřej Daněk, manažer Janáčkovy filharmonie: "Je to věc dobrá, věc od srdce a toho se rádi účastníme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek se para hokejová hymna nahrávala v sídle Janáčkovy filharmonie v Ostravě a nyní ji ještě musejí muzikanti dokončit ve studiu. Zároveň vznikne i klip. Výsledek určitě bude stát za to a jistě se stane hitem šampionátu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -606,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>