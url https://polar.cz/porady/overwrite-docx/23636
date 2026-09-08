--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji startuje očkovací kampaň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Moravskoslezském kraji startuje očkovací kampaň. Její slogan si hraje se slovy PRO a PROTI, které v tomto případě znamená jsem PROočkovaný a mám PROTilátky. Propagátorem očkování je například mořeplavec Richard Konkolski.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -119,53 +234,52 @@
         <w:t xml:space="preserve">Richard Konkolski, mořeplavec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem plně přesvědčen, že to očkování zabere a pomůže k ochran celé naší společnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Fišar, herec NDM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Očkovat, očkovat, očkovat." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celá kampaň vyjde na milion korun a o náklady se rovným dílem podělí Moravskoslezský kraj a zdravotní pojišťovna RBP.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celá kampaň vyjde na milion korun a o náklady se rovným dílem podělí Moravskoslezský kraj a zdravotní pojišťovna RBP.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov začal opravovat podnikatelské domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -347,53 +461,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Natáčení dobového dokumentu na hradě Hukvaldy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy sice truchlí po úmrtí svého vladaře, ale už se hledá jeho nástupce. Takový je motiv příběhu historizujícího dokumentu, který se v minulých dnech na Hukvaldech natáčel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý rok se lidé těší na slavnostní otevření hradu Hukvaldy, které je spojeno s rytířskými souboji a dalšími zajímavými ukázkami. Protože se letos konat nemohlo, přišlo Muzeum Beskyd s nápadem natočit dobový dokument.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý rok se lidé těší na slavnostní otevření hradu Hukvaldy, které je spojeno s rytířskými souboji a dalšími zajímavými ukázkami. Protože se letos konat nemohlo, přišlo Muzeum Beskyd s nápadem natočit dobový dokument. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Kožušníková, kastelánka hradu Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Rozhodli jsme se tímto počinem podpořit kulturní dění na hradě Hukvaldy a blízkém okolí, které je teď v tuto chvíli docela zasažené aktuální situací a primárně tímto chceme nahradit akci Slavnostní otevírání hradu, která se musela zrušit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Natáčení se konalo v průběhu 4 dnů a účastnilo se ho 10 historických skupin. Jen v sobotu bylo na place na 100 účinkujících a k tomu navíc řada zvířat včetně dravců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -447,111 +560,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První vítězný finálový boj házenkářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští extraligoví házenkáři se úspěšně probojovali do finále extraligy. Na domácí palubovce hráli proti Plzni. I když bylo dramatické utkání plné technických chyb, podařilo se karvinským vyhrát  první finálový souboj, a to o jedinou branku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První finálový zápas karvinských házenkářů proti Plzni skončil velmi těsně vítězstvím domácích o jedinou branku 27:26. Dramatický duel plný bojovnosti, ale i technických chyb byl napínavý po celou dobu utkání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První finálový zápas karvinských házenkářů proti Plzni skončil velmi těsně vítězstvím domácích o jedinou branku 27:26. Dramatický duel plný bojovnosti, ale i technických chyb byl napínavý po celou dobu utkání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To vítězství se nerodilo jednoduše, my jsme zahráli slabší zápas dneska. Trápili jsme se hlavně ve střelbě, ale koncovka zápasu nám vyšla i přes zranění, která jsme utržili v tom zápase, doufám, že budou všichni dobří na další zápas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Užek, hráč HCB Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme věděli, že to budou vyrovnané zápasy, ale máme Plzeň dobře načtenou, trenér pro nás dělá super práci. Věděli jsme, že to bude tvrdý zápas, myslím, že jsme si to trochu zkomplikovali sami, ale máme první bod z těch tří důležitých a to je důležité."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První finálový boj zažil Ondřej Skalický, který do Karviné nastoupil v roce 2019.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První finálový boj zažil Ondřej Skalický, který do Karviné nastoupil v roce 2019. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Skalický, hráč HCB Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Rozhodně jsem cítil nervozitu, ale tu zdravou, to k tomu patří. Byl to výborný výkon od všech, jsem rád, že jsme vyhráli ."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další finálový souboj se uskuteční ve středu v Plzni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další finálový souboj se uskuteční ve středu v Plzni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -626,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>