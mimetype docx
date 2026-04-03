--- v0 (2025-12-29)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Okradení slepce v Ostravě má šťastný konec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes pro vás máme případ se šťastným koncem. Policisté dopadli zloděje, který se v Ostravě neštítil okrást bezbranného slepce o mobil, čímž ho téměř odřízl od světa. O případu se ale dozvěděla rodina z Ostravy, která neváhala a na nový telefon nevidomému muži přispěla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -439,265 +554,220 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvníkům i místním opět rádi a ochotně poradí v turistických  informačních centrech ve Frýdku-Místku. Díky další vlně rozvolnění, která  přišla už minulý týden, se se mohla informační centra otevřít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí  TIC F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že můžeme opět po několika měsících osobně přivítat návštěvníky na našich pobočkách ve Frýdku i v Místku. V mezičase jsme s nimi komunikovali  telefonicky, prostřednictvím emailu, sociálních  sítí a našich webů. Nyní jsme již plně k dispozici a lidem se opět  dostanou služby, na které jsou běžně zvyklí, jako je například poskytování turistických informací, prodej map, suvenýrů a vstupenek, kopírování, laminování a prodej regionální návštěvnické karty Beskydy Card. Připravili jsme  si také novinku, která byla mezi návštěvníky velmi žádaná a tou je tisk z flash disku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samozřejmě dál platí  všeobecná protikoronavirová opatření v podobě nošení respirátorů a používání  dezinfekce. V informačním centru mají také nainstalována ochranná skla,  která zajistí větší ochranu pracovnic před případným rizikem přenosu nákazy. Vzhledem  k velikosti pobočky sem ale mají lidé vstupovat jednotlivě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samozřejmě dál platí  všeobecná protikoronavirová opatření v podobě nošení respirátorů a používání  dezinfekce. V informačním centru mají také nainstalována ochranná skla,  která zajistí větší ochranu pracovnic před případným rizikem přenosu nákazy. Vzhledem  k velikosti pobočky sem ale mají lidé vstupovat jednotlivě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček,  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné době jsou už otevřená turistická informační centra, takže se naplno rozběhla příprava programů pro návštěvníky Frýdku-Místku i pro občany. To znamená, že program z minulých let bude obohacen a bude se rozšiřovat  tak, aby ta nabídka  těch venkovních  akcí byla co  nejrozmanitější. S  největší pravděpodobností budou i nadále pokračovat prohlídky, které byly doteď i v rámci Technotrasy i samostatně po Slezanských budovách, takže se návštěvníci mají na co těšit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí  TIC F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Současně jsme  pracovali na přípravách komentovaných prohlídek, které začínají již 8. června. Jako první jsme si připravili tematickou prohlídku Po stopách Petra Bezruče. Následovat bude také projekt Technotrasa, který vypráví příběh  textilek u nás  ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Turistické informační centrum hledá na léto také případné brigádníky,  kterým není turistika a znalost okolí rozhodně cizí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Turistické informační centrum hledá na léto také případné brigádníky,  kterým není turistika a znalost okolí rozhodně cizí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Talavašková, mluvčí  TIC F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " V období  letních prázdnin rozšíříme také  naši pracovní  dobu o víkendový provoz. Vyrazíme mezi turisty do terénu, proto v našem týmu rádi přivítáme posily, které znají Frýdek-Místek a Beskydy jako své boty a pomohou turistům doporučit ty  nejlepší výlety. Bližší informace pak zájemci najdou na našem webu "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všichni doufají, že se dosavadní zbývající omezení postupně  rozvolní a řada akcí, které jsou připraveny na léto, tak bude moci bez problémů  proběhnout.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všichni doufají, že se dosavadní zbývající omezení postupně  rozvolní a řada akcí, které jsou připraveny na léto, tak bude moci bez problémů  proběhnout. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěva Karlose Vémoly potěšila děti v domově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karlos „Terminátor“ Vémola, reprezentant a nejlepší český bojovník MMA, tedy smíšených bojových umění, navštívil děti v dětském domově ve Vrbně pod Pradědem. Po patronu Miroslavu Donutilovi a české miss Karolíně Kopincové byl tak další celebritou, která za dětmi do domova přijela. Kromě spousty dárků přivezl dětem svoje zkušenosti a mnoho rad do života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Právě účast patrona domova Miroslava Donutila ve Vémolově televizní Karlos show byla podnětem pro návštěvu slavného bojovníka v Jeseníkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karlos Vémola, bojovník MMA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To byl zrovna vánoční speciál, já jsem tam měl pana Donutila, a ten se mi o tomhle dětském domově zmínil, že ho podporuje a já jsem mu tam slíbil, že když jezdí on takovou dálku, tak za to, že přišel do mé Karlos show, tak že i já podpořím návštěvou a nějakými dárečky tenhleten dětský domov.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Vavřík, ředitel dětského domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Proto velké poděkování nejen Karlosovi ale také našemu patronovi Miroslavu Donutilovi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Beseda s Karlosem byla velmi zajímavá a on sám byl překvapen znalostí dětí sportu MMA a předával jim cenné zkušenosti pro životní cesty za úspěchy. Přestože sám zápasí již od svých šesti let, za důležité považuje, že není podstatné začít pozdě ale především začít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karlos Vémola, bojovník MMA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Velice zajímavá zkušenost. Vidět 48 hodnejch dětí pohromadě, to jsem ještě neviděl. Já mám doma tři a hodné pohromadě nejsou nikdy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, obyvatelé domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„A co mi poradil, že mám určitě jít za tím a nemám se toho vůbec bát, mám se vlastně nakopnout.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem se ptal, jak se cítil, když ho jako knockoutoval Atila Végh a on odpověděl, jako že to bylo pro něho těžký.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Karlos Vémola dovezl dětem knížky, časopisy, trička, plakáty a další dárky. V domově nebyl nikdo, kdo by si ze setkání neodnesl jeho autogram.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karlos Vémola, bojovník MMA:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Momentálně jsem v přípravě na Štvanici, která by měla být koncem července, takže když to stihnem, tak Terminátor se vrátí na opět vyprodané Štvanici.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -787,93 +857,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-05-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>