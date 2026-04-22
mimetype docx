--- v0 (2026-02-07)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.5.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čeladenský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Život v lese je terapií a nadějí na normální život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na úpatí Beskyd, asi 10 kilometrů od Čeladné, stojí horská chata, která je útočištěm  terapeutické komunity Renarkon. Žije tu průběžně 15 lidí, kteří se rozhodli skoncovat se svou závislostí na alkoholu, drogách nebo patologickém  hráčství. Léčba je tu dobrovolná a trvá 8 až 12 měsíců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,86 +178,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé se tu snaží najít cestu k trvalé abstinenci a návratu do normálního života. Starají se o dům a jeho okolí, někteří si tu oživují své dřívější dovednosti, třeba práci se dřevem, nebo v kuchyni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip, 30 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Minulý týden jsem byl první v kuchyni, poprvé. Dělal jsem pomocníka kuchaře. bylo to hodně práce, většinou jsem končil až kolem té desáté hodiny.Ale uteklo to rychle.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Filip je v terapeutické komunitě nováčkem, je tu dva týdny. Po tříměsíční intenzivní odvykací kůře se snaží zbavit závislosti na pervitinu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Vašková, zástupkyně vedoucí terapeutické komunity Renarkon: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to těžké, pro pro některé ten život venku je velká neznámá. Neumí venku fungovat jako normální člověk.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do běžného života se snaží vracet i spolupráci s obcí Čeladná a některými místními podnikateli, pro které vykonávají terénní a zednické práce. Zřizovatelem terapeutické komunity Renarkon je město Ostrava, a je tohoto charakteru  v Moravskoslezském kraji jediným zařízením. Za léta fungování se tu se svou závislostí snažilo poprat asi 600 lidí.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do běžného života se snaží vracet i spolupráci s obcí Čeladná a některými místními podnikateli, pro které vykonávají terénní a zednické práce. Zřizovatelem terapeutické komunity Renarkon je město Ostrava, a je tohoto charakteru  v Moravskoslezském kraji jediným zařízením. Za léta fungování se tu se svou závislostí snažilo poprat asi 600 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -217,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/celadensky-miniexpres/celadensky-miniexpres-19-05-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>