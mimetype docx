--- v0 (2026-01-01)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.5.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum uměleckých terapií Skořápka je hotovo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě byla dokončena výstavba centra uměleckých terapií Skořápka a nic tedy nebrání tomu, aby mohl být zahájen unikátní projekt určený především pro mentálně postižené. Zařízení bude sloužit k jejich mimoškolní výchově uměleckého zaměření. Budou třeba malovat, tančit nebo hrát na hudební nástroje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -348,97 +463,95 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve budou vyměněny kontejnery v Třebovicích a v části Poruby. Půjde o přibližně tisícovku nádob. Ty jsou opatřeny nálepkami co do nich patří a co naopak ne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Boháč, vedoucí provozovny Komunální odpady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obměna nádob probíhá klasicky při svozu nádob. V Třebovicích a v 5. obvodě Poruby ve svozový den dané komodity vyjíždí dva až tři valníky s novými nádobami a po vysypání staré nádoby, se automaticky vymění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Janáčkova filharmonie vyladila hymnu Jiřího Krhuta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parahokejový šampionát v Ostravě se rychle blíží a vše nasvědčuje tomu, že se podaří dostat do hlediště i omezené množství fanoušků. Přípravy běží naplno a zatímco hokejisté pilně trénují, Janáčkova filharmonie Ostrava v pátek nahrávala s Jiřím Krhutem novou verzi hymny pro šampionát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mistrovství světa v para hokeji v roce 2019 v Ostravě se stalo fenoménem díky fantastickým fanouškům, kteří do posledního místa plnili ostravskou arénu a i díky dobrým výkonům našeho týmu pak značně vzrostl zájem o tento sport. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Určitě si ještě také pamatujete chytlavou hymnu, kterou pro naše reprezentanty napsal ostravský muzikant Jiří Krhut. Je natolik povedená, že se organizátoři rozhodli ji znovu nahrát a přizvali k tomu také Janáčkovu filharmonii Ostrava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Určitě si ještě také pamatujete chytlavou hymnu, kterou pro naše reprezentanty napsal ostravský muzikant Jiří Krhut. Je natolik povedená, že se organizátoři rozhodli ji znovu nahrát a přizvali k tomu také Janáčkovu filharmonii Ostrava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Krhut, autor para hokejové hymny: "Když je hudba rocková a dostane nějaký symfonický háv, tak to té hudbě nemusí vždycky pomoct, ale aranž jsem svěřil do rukou Jan Lstíbůrka a ten to udělal tak hezky, že mě to vlastně potěšilo a teď jsem se jen přesvědčil, že to asi bude fungovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ondřej Daněk, manažer Janáčkovy filharmonie: "Je to věc dobrá, věc od srdce a toho se rádi účastníme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek se para hokejová hymna nahrávala v sídle Janáčkovy filharmonie v Ostravě a nyní ji ještě musejí muzikanti dokončit ve studiu. Zároveň vznikne i klip. Výsledek určitě bude stát za to a jistě se stane hitem šampionátu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -534,93 +647,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-19-05-2021-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>