--- v0 (2025-12-30)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.5.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava bude mít nový barevný design popelnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od tohoto týdne můžete v některých částech Ostravy vidět nové kontejnery. Odstartoval totiž dlouhodobý projekt na výměny současných barevných nádob za popelnice černé, které se liší pouze barvou víka. Ty budou stejné jako dosud tedy modré víko pro papír, žluté pro plasty a černé pro směsný odpad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve budou vyměněny kontejnery v Třebovicích a v části Poruby. Půjde o přibližně tisícovku nádob. Ty jsou opatřeny nálepkami co do nich patří a co naopak ne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Boháč, vedoucí provozovny Komunální odpady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obměna nádob probíhá klasicky při svozu nádob. V Třebovicích a v 5. obvodě Poruby ve svozový den dané komodity vyjíždí dva až tři valníky s novými nádobami a po vysypání staré nádoby, se automaticky vymění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín modernizuje systém parkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -326,53 +440,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové poškodili v Karviné zdravé stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné někdo úmyslně poškodil devět stromů. Několik z nich má natolik poškozenou kůru, že se živiny nedostanou ke koruně a stromy jsou odsouzené k pokácení. Zástupci magistrátu oznámili vandalství na policii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Devět krásných zdravých stromů na různých místech v části Nové Město se stalo terčem útoku neznámých vandalů. Jejich nebo jeho řádění nenávratně poškodilo lípy, mladé okrasné jabloně a sakury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Devět krásných zdravých stromů na různých místech v části Nové Město se stalo terčem útoku neznámých vandalů. Jejich nebo jeho řádění nenávratně poškodilo lípy, mladé okrasné jabloně a sakury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Některé zcela zničil, některé jsou poškozené, škoda je velká. U památníku na tř. Osvobození jsou zcela zničené tři stromy. Poškození na první pohled vypadá jakoby někdo tu kůru poškozoval mačetou, je ale i verze, že by to mohl poškodit pes bojového plemene při výcviku. Nevím, jestli to byl úmysl, nechápu, komu to mohlo vadit, kdo si tady léčil nějaké komplexy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S hledáním viníka by mohl pomoci kamerový záznam, který strážníci městské policie vyhodnocují. Řáděním se zabývají policisté, kterým škodu pracovníci Odboru životního prostředí magistrátu města nahlásili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -454,53 +567,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Kazický, ředitel ZŠ Bulharská, Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Protože že se mi ta myšlenka líbila, tak jsem se okamžitě ozval a podařilo se nám to. Žáci si tady vyzkouší práci s 3D tiskárnou a práci s moderními technologiemi, které ve škole ještě nemáme. Takže je to velice zajímavé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: žáci ZŠ Bulharská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tady nám něco ukázali, co jsme si teda chtěli navrhnout a pokusili jsme se to napodobit, akorát jsme to změnili tak, jak se nám to líbilo. Teď musíme jenom počkat než se to udělá a zkusíme si asi naprogramovat i něco jiného.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tady nám něco ukázali, co jsme si teda chtěli navrhnout a pokusili jsme se to napodobit, akorát jsme to změnili tak, jak se nám to líbilo. Teď musíme jenom počkat než se to udělá a zkusíme si asi naprogramovat i něco jiného.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My taky vlastně tiskneme ty klíčenky, protože to máme dneska v programu místo školy. A jakoby je to strašně zajímavé.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školáci si mohli vytisknout cokoli, co je napadlo, takže každý výrobek byl unikátní a originální.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -589,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-05-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>