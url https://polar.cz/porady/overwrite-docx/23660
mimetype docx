--- v1 (2026-04-02)
+++ v2 (2026-09-08)
@@ -743,51 +743,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-05-2021-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-05-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>