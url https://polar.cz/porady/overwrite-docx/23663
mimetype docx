--- v0 (2026-01-20)
+++ v1 (2026-05-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé chtějí kvůli dovoleným měnit termín očkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doba dovolených je tady a lidé chtějí bez problémů vycestovat. Často se tak snaží urychlit termín druhé dávky očkování. To má ale nyní jasně dané časové rozmezí mezi první a druhou dávkou. Očkovací centrum v Národním domě ve Frýdku-Místku vyřídí k očkování denně stovky telefonických dotazů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkokapacitní očkovací centrum ve Frýdku-Místku už očkuje  na plné obrátky. Denně tady zvládnou na tisíc lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V očkovacím centru máme dost velký problém s tím,  abychom měli vůbec koho očkovat, takže my máme závoru téměř  pořád otevřenou na nulu, takže kdo se přihlásí, ten je téměř okamžitě vpuštěn a  je očkován druhý, třetí den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V poslední době se objevily případy, kdy lidé žádají změnu  očkovacího termínu. Denně tady telefonistky vyřídí až stovky telefonátů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V poslední době se objevily případy, kdy lidé žádají změnu  očkovacího termínu. Denně tady telefonistky vyřídí až stovky telefonátů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jsme tady do 15:45, máme tady sestry, aby vás naočkovaly.  Datum chcete nechat 25., ano? Jo, přijďte, ano. Dobře, mějte se hezky, na shledanou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice: </w:t>
       </w:r>
       <w:r>
@@ -113,97 +227,94 @@
         <w:t xml:space="preserve">Miroslava Horáková, vrchní sestra  urologie NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V téhle době je to horší, protože lidé odjíždějí na  dovolené a chtějí měnit termíny, což nejde. Podle ministerstva musíme dodržovat  termín 42 dnů s tím, že ta druhá dávka je za těch 42 dnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dá se to posunout dříve maximálně o 4 dny. Dozadu poté může  být až 90 dnů od první dávky. Někdy jim to nestačí, takže se musí posunout dozadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stávají se také případy, kdy dopředu objednaní lidé na  očkování nepřijdou a nedají to do centra vědět.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stávají se také případy, kdy dopředu objednaní lidé na  očkování nepřijdou a nedají to do centra vědět. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je lepší se určitě odhlásit i přímo ten den, že jsou  nemocní, že nepřijdou, tak je lepší zavolat, a my po tom nemusíme pátrat, kde  se stala chyba. Pak my tady zjišťujeme přes počítač, kdo tady byl, kdo tady  nebyl. Přes rezervační systém ho případě zase vyrušíme, ať si může poté do budoucna  další termín zarezervovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile dostanou lidé druhou očkovací dávku, získají certifikát  o očkování a nemusejí už chodit na pravidelné testy. Zároveň se jim usnadní  právě cestování a získají další výhody ve společenském životě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakmile dostanou lidé druhou očkovací dávku, získají certifikát  o očkování a nemusejí už chodit na pravidelné testy. Zároveň se jim usnadní  právě cestování a získají další výhody ve společenském životě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I díky tomu, že opravdu očkujeme naplno, tak vyočkováváme  všechny klienty, kteří se do očkovacího centra přihlásí. Hlásí se tady už i  klienti z jiných spádových oblastí, nejenom z Frýdku-Místku nebo z naší  spádové oblasti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vláda doufá, že na začátku června by se mělo otevřít očkování  pro všechny věkové kategorie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vláda doufá, že na začátku června by se mělo otevřít očkování  pro všechny věkové kategorie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na otevřených zahrádkách panuje naděje i nejistota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,53 +340,52 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Konečně po pěti měsících si sem člověk mohl sednout, dát si  čepované pivo, čerstvě naražené, je to super. Stojí to za to. Člověk strávil 35  let na šachtě a teď jak je před důchodem, tak si může konečně užívat. Vsadit  si, na pivečko zajde, potkává kamarády. Je to pěkné, sice člověk musí zajít na  testy, ale to je to nejmenší, co může být. Za to čepované pivo to stojí." 2.) "Těch restrikcí bylo hodně, takže společenský život chybí  celkem dost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Havlíková, provozní Caffe Maxim:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě je to super, akorát to počasí nám nepřeje. Hosté chodí,  ale není to v takovém počtu, jak jsme byli zvyklí, což doufejme se časem  zase zlepší a uvidíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ne všem provozovatelům se vyplatilo zahrádky otevřít. V této  restauraci využili velkého prostoru a bez problémů otevřeli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ne všem provozovatelům se vyplatilo zahrádky otevřít. V této  restauraci využili velkého prostoru a bez problémů otevřeli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 3.) "Paráda po půl roce. Byli jsme naposledy v listopadu a  poslední rezervaci nám zrušili, tak teď po půl roce, jsme spokojení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Prokeš, majitel Řízkárny Veranda:</w:t>
       </w:r>
       <w:r>
@@ -293,111 +403,108 @@
         <w:t xml:space="preserve">Ivo Novák, vrchní číšník Restaurace Benu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady pouze předzahrádku, protože ty prostory nám tady  neumožňují zahrádku, s tím, že asi otevřeme zároveň potom s rozvolněním  vevnitř. Ono se to tak nějak nabízí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každé rozvolnění je dobrým signálem, všichni víme, že  zejména drobní živnostníci, podnikatelé, byli zasaženi touto pandemií velmi intenzivně  a já to vnímám jako pozitivní signál a doufám a věřím, že brzy se otevřou i  provozy samotné a že většina těch zahrádek bude fungovat i toto léto a přál  bych jim, aby měli nové návštěvníky, aby to fungovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provozovatelé jsou zároveň rádi, že nakonec nemusejí kontrolovat  každého hosta v rámci covidových nařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provozovatelé jsou zároveň rádi, že nakonec nemusejí kontrolovat  každého hosta v rámci covidových nařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Prokeš, majitel Řízkárny Veranda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To určitě, protože bych chtěl vidět, jak bych tady musel  dalšího člověka postavit k brance, aby kontroloval lidi, jestli jsou očkovaní  nebo prodělali covid nebo mají negativní test. Mě už stačí, že musím testovat  své zaměstnance dvakrát týdně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dlouhodobé uzavření podniků znamenalo pro provozovatele  velmi těžké období, většina totiž musela své podniky dotovat, aby je udržela v chodu  i bez hostů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dlouhodobé uzavření podniků znamenalo pro provozovatele  velmi těžké období, většina totiž musela své podniky dotovat, aby je udržela v chodu  i bez hostů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Prokeš, majitel Řízkárny Veranda:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těžko, ale zvládali, měli jsme výdejové okénko, měli jsme  rozvozy přes obědy. Snažili jsme se, abychom to nějakým způsobem udrželi, aby o  nás hosté pořád věděli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Novák, vrchní číšník Restaurace Benu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Špatně a zvláště teď, když se některé ty předzahrádky  rozvolnily od pondělí, o to menší tržby máme my. Jsme tak někde na 20 až 30  procentech těch obědů, nepočítejme večeře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Majitelé podniků se tak dívají na aktuální průběh rozvolnění  s nadějí a zároveň i nejistotou, co bude dál.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Majitelé podniků se tak dívají na aktuální průběh rozvolnění  s nadějí a zároveň i nejistotou, co bude dál. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA uspořádala charitativní burzu oblečení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -444,103 +551,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o první charitativní burzu, kterou mohla ADRA uspořádat  na základě rozvolnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Šiková, dobrovolnice ADRY F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je nás tady těch dobrovolnic dneska asi pět, takže pro nás  je to taky taková osvěžující věc, protože nás to hrozně baví, takže ty oblečení,  máme k tomu vztah a strašně jsme rády, že se tu teď sejdeme a můžeme si o  tom popovídat o těch hadrech a mezi ženami tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Charitativní bazar pořádá ADRA Frýdek-Místek ve zdejším  kulturním domě už 10 let, každý měsíc během školního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Charitativní bazar pořádá ADRA Frýdek-Místek ve zdejším  kulturním domě už 10 let, každý měsíc během školního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí dobrovolnického centra ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že lidé nám dávají dostatek těch  věcných darů, to znamená oblečení a my jsme schopni to nabídnout i jinde, než v našich  obchůdcích, tak jsme se rozhodli, že budeme dělat takový putovní bazar. V té covidové době jsme museli tuto aktivitu přerušit.  Nemůžeme vlastně nabízet tyto věci, ale po tom rozvolnění jsme rádi využili  této příležitosti a v Sedlištích jsme se domluvili, že bychom nabízeli  oděvy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Šiková, dobrovolnice ADRY F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My fakt vybíráme pro ně to nejhezčí, co máme, protože oni  taky to chtějí, takže nemusí chodit k nám do obchůdku a už se na to taky  těší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí dobrovolnického centra ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme za to moc rádi, protože se tím podporuje dobrovolnictví  a podporuje se to na území města Frýdku-Místku, protože v Sedlištích moc dobrovolníků  nemáme, ale oni rádi podpoří i tu aktivitu ve Frýdku a za to jsme moc vděčni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku má ADRA čtyři charitativní obchůdky, kam  mohou lidé nosit nepotřebné oblečení i věci z domácnosti. ADRA je pak za  symbolickou cenu prodá těm, kteří chtějí přispět na fungování dobrovolnické  organizace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku má ADRA čtyři charitativní obchůdky, kam  mohou lidé nosit nepotřebné oblečení i věci z domácnosti. ADRA je pak za  symbolickou cenu prodá těm, kteří chtějí přispět na fungování dobrovolnické  organizace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -615,93 +720,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-20-05-2021-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>