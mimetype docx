--- v0 (2025-12-23)
+++ v1 (2026-09-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2021, 17:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezinárodní hudební festival Leoše Janáčka startuje 27. Května zahajovacím koncertem na nádvoří Slezskoostravského hradu. Organizátoři chystají kromě symfonických koncertů také workshopy pro děti, jazzový večer nebo rodinné víkendy na Hukvaldech. Podrobnosti uslyší Jaromír Javůrek, ředitel festivalu. Dobrý den pane řediteli vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel Janáčkova festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -385,93 +500,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-20-05-2021-17-30?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>