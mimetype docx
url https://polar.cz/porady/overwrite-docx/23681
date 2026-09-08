--- v0 (2025-12-31)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.5.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru vyroste supermoderní kancelářská budova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Unikátní supermoderní kancelářská budova vyroste v průběhu tří let v centru Ostravy. Stát bude na pozemku u Nové Karoliny. Kanceláře by měli zaplnit pracovníci IT společnosti TietoEVRY.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové poškodili v Karviné zdravé stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné někdo úmyslně poškodil devět stromů. Několik z nich má natolik poškozenou kůru, že se živiny nedostanou ke koruně a stromy jsou odsouzené k pokácení. Zástupci magistrátu oznámili vandalství na policii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Devět krásných zdravých stromů na různých místech v části Nové Město se stalo terčem útoku neznámých vandalů. Jejich nebo jeho řádění nenávratně poškodilo lípy, mladé okrasné jabloně a sakury.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Devět krásných zdravých stromů na různých místech v části Nové Město se stalo terčem útoku neznámých vandalů. Jejich nebo jeho řádění nenávratně poškodilo lípy, mladé okrasné jabloně a sakury. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Některé zcela zničil, některé jsou poškozené, škoda je velká. U památníku na tř. Osvobození jsou zcela zničené tři stromy. Poškození na první pohled vypadá jakoby někdo tu kůru poškozoval mačetou, je ale i verze, že by to mohl poškodit pes bojového plemene při výcviku. Nevím, jestli to byl úmysl, nechápu, komu to mohlo vadit, kdo si tady léčil nějaké komplexy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S hledáním viníka by mohl pomoci kamerový záznam, který strážníci městské policie vyhodnocují. Řáděním se zabývají policisté, kterým škodu pracovníci Odboru životního prostředí magistrátu města nahlásili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,53 +376,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejprve budou vyměněny kontejnery v Třebovicích a v části Poruby. Půjde o přibližně tisícovku nádob. Ty jsou opatřeny nálepkami co do nich patří a co naopak ne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Boháč, vedoucí provozovny Komunální odpady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obměna nádob probíhá klasicky při svozu nádob. V Třebovicích a v 5. obvodě Poruby ve svozový den dané komodity vyjíždí dva až tři valníky s novými nádobami a po vysypání staré nádoby, se automaticky vymění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Počet nádob, který společnost OZO Ostrava každoročně pořizuje kvůli plánované obměně, se tedy  letos nijak nebude lišit od předchozích let. Jen tentokrát se uskuteční jednorázová plošná obměna  ve zmíněných dvou lokalitách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některá fitcentra s otevřením pro veřejnost čekají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -348,53 +461,52 @@
         <w:t xml:space="preserve">Vojtěch Tomi, prvoligový hokejista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Činky, stroje, to venku není a to je hodně důležité zejména pro profíky a nemáme to jak vykompenzovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Tomšů, zápasník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to pro mě velice důležité, protože je to celý můj život. Kdybych netrénoval, tak bych nemohl zápasit, tak jsem rád, že mám tyto možnosti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Důvodů, proč není posilovna prozatím otevřená pro širokou veřejnost, je více.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Důvodů, proč není posilovna prozatím otevřená pro širokou veřejnost, je více. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Klimša, majitel FitGym Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je i problém těch testů a různých možností využití sprch, šaten a to vše přispívá, že ti lidé nemají takový zájem, aby šli cvičit. Takže musíme počkat do nějakého většího rozvolnění, abychom se tu dostali alespoň na tu třicítku a potom to budeme mít šanci i ekonomicky utáhnout." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní může uvnitř posilovny cvičit deset lidí. Od příštího týdne by měl počet stoupnout na třicet. I na to budou fitcentra reagovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -547,53 +659,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkokapacitní očkovací centrum ve Frýdku-Místku už očkuje  na plné obrátky. Denně tady zvládnou na tisíc lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V očkovacím centru máme dost velký problém s tím,  abychom měli vůbec koho očkovat, takže my máme závoru téměř  pořád otevřenou na nulu, takže kdo se přihlásí, ten je téměř okamžitě vpuštěn a  je očkován druhý, třetí den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V poslední době se objevily případy, kdy lidé žádají změnu  očkovacího termínu. Denně tady telefonistky vyřídí až stovky telefonátů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V poslední době se objevily případy, kdy lidé žádají změnu  očkovacího termínu. Denně tady telefonistky vyřídí až stovky telefonátů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jsme tady do 15:45, máme tady sestry, aby vás naočkovaly.  Datum chcete nechat 25., ano? Jo, přijďte, ano. Dobře, mějte se hezky, na shledanou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice: </w:t>
       </w:r>
       <w:r>
@@ -611,97 +722,94 @@
         <w:t xml:space="preserve">Miroslava Horáková, vrchní sestra  urologie NemFM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V téhle době je to horší, protože lidé odjíždějí na  dovolené a chtějí měnit termíny, což nejde. Podle ministerstva musíme dodržovat  termín 42 dnů s tím, že ta druhá dávka je za těch 42 dnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dá se to posunout dříve maximálně o 4 dny. Dozadu poté může  být až 90 dnů od první dávky. Někdy jim to nestačí, takže se musí posunout dozadu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stávají se také případy, kdy dopředu objednaní lidé na  očkování nepřijdou a nedají to do centra vědět.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stávají se také případy, kdy dopředu objednaní lidé na  očkování nepřijdou a nedají to do centra vědět. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Horáková, administrativní pracovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je lepší se určitě odhlásit i přímo ten den, že jsou  nemocní, že nepřijdou, tak je lepší zavolat, a my po tom nemusíme pátrat, kde  se stala chyba. Pak my tady zjišťujeme přes počítač, kdo tady byl, kdo tady  nebyl. Přes rezervační systém ho případě zase vyrušíme, ať si může poté do budoucna  další termín zarezervovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile dostanou lidé druhou očkovací dávku, získají certifikát  o očkování a nemusejí už chodit na pravidelné testy. Zároveň se jim usnadní  právě cestování a získají další výhody ve společenském životě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakmile dostanou lidé druhou očkovací dávku, získají certifikát  o očkování a nemusejí už chodit na pravidelné testy. Zároveň se jim usnadní  právě cestování a získají další výhody ve společenském životě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I díky tomu, že opravdu očkujeme naplno, tak vyočkováváme  všechny klienty, kteří se do očkovacího centra přihlásí. Hlásí se tady už i  klienti z jiných spádových oblastí, nejenom z Frýdku-Místku nebo z naší  spádové oblasti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vláda doufá, že na začátku června by se mělo otevřít očkování  pro všechny věkové kategorie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vláda doufá, že na začátku června by se mělo otevřít očkování  pro všechny věkové kategorie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -776,93 +884,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-05-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>