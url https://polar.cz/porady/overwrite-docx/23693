--- v0 (2025-12-27)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Ostravy vyroste nový bytový dům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Ostravy naproti Divadla Antonína Dvořáka vyroste nový bytový dům. Pozemek prodá soukromému investorovi město. Bude tak zastavěno místo, kde dlouhé roky chátral objekt Vojanka, než byl loni zbourán.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,156 +185,158 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozemek o rozloze 635 metrů čtverečních prodá město za 9 milionů 200 tisíc korun. Jeho výhodou je blízkost  významných kulturních a společenských institucí, jako jsou divadla, univerzitní kampus nebo památkově chráněný dům knihy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Návrh společnosti Promet představuje atraktivní šestipodlažní bytový dům s 26 bytovými  jednotkami, s prostory pro obchod a služby v přízemí a jedním patrem podzemního parkování. Po  podpisu smlouvy bude následovat 3měsíční období prověrky, jejímž cílem je ověření  proveditelnosti projektu. Následovat bude zpracování projektové dokumentace pro společné  povolení do patnácti měsíců, a poté samotná výstavba objektu. Dokončení stavby se tak  předpokládá na konci roku 2024 až 2025, v závislosti na průběhu stavebního řízení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pracovní skupina sice původně určila jako nejvhodnější nabídku společnosti Linkcity, která chtěla na pozemku stavět hotel, ale s tou se město nedohodlo na podmínkách smlouvy. Bytový dům by měl být hotov v polovině roku 2025. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pracovní skupina sice původně určila jako nejvhodnější nabídku společnosti Linkcity, která chtěla na pozemku stavět hotel, ale s tou se město nedohodlo na podmínkách smlouvy. Bytový dům by měl být hotov v polovině roku 2025.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné lidé vyrábí ptačí budky ve velkém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V covidové době dala parta lidé z Karviné dohromady inovativní zelený projekt, který má pomoci ptactvu v rámci České republiky. Reálně pomoc spočívá v tom, že organizátoři umožňují lidem postavit a zavěsit ptačí budky. Každou pak evidují v ornitologické mapě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na začátku všeho bylo obyčejné stloukání jedné ptačí budky na zahradě. Tato aktivita se stala základem myšlenky pro realizaci nového inovativního projektu radibudky, který podporuje hned tři roviny života. Trávení volného času, vzdělávání i pomoc přírodě jako takové. Podílí se na něm parta lidí různých profesí a také organizací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na začátku všeho bylo obyčejné stloukání jedné ptačí budky na zahradě. Tato aktivita se stala základem myšlenky pro realizaci nového inovativního projektu radibudky, který podporuje hned tři roviny života. Trávení volného času, vzdělávání i pomoc přírodě jako takové. Podílí se na něm parta lidí různých profesí a také organizací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Firla, zástupce ředitele SVČ Juventus</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Během dvou hodin jsme rozdali 110 budek, to bylo úplně neuvěřitelné. Jediná podmínka toho je, že ten, kdo si tu budku vyvěsí a dá nám vědět, kde je. Má to přidanou hodnotu, naši kamarádi zpracovali ornitologickou mapu, kde se budky zakreslují, ať máme trochu přehled, ať je to trochu rozptýlené."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Má to i ale i další podstatný důvod.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Má to i ale i další podstatný důvod. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Závalský, ornitolog</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Následně by se budky měly vyčistit. to je věc, na kterou se často zapomíná, protože lidi dělají budky, které ani otevřít nejdou, což je úplný nesmysl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kdo nemá prostor vyrobit budku doma, může využít dílnu Střediska volného času Juventus. Vyrobit ji zvládne každý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, mladí výrobci ptačích budek</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Není to makačka, člověk to zvládne doma na koleni." " Určitě jsem ráda, že se to dostane do přírody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tvůrci projektu počítají i s tím, že se projekt dostane i do škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tvůrci projektu počítají i s tím, že se projekt dostane i do škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu odstartoval 6. ročník projektu Náš Jih</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -273,53 +390,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě tento projekt získal v loňském ročníku participativního rozpočtu nejvíce hlasů, téměř 1200. Pramen do Zábřehu-Korýtka teče až z oblasti Ondřejníku, právě tady je zdroj této vody nejvydatnější. Opraven byl za necelé dva měsíce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Přendík, kronikář MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě velice překvapilo, že to bylo tak rychle. Trubka je zase opravená a teče z ní i voda tak, jak tedy má. Byl to takový jako můj trošku sen opravit jediný funkční pramen městského obvodu Ostrava-Jih po vzoru třeba jesenických pramenů, kde dobrovolníci taky zachraňují nějakým způsobem prameny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Původně tady v letech 1932 až 1981 stála vodárna a tento pramen se tehdy jímal do vodovodní sítě. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Původně tady v letech 1932 až 1981 stála vodárna a tento pramen se tehdy jímal do vodovodní sítě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov se pustil do oprav mostů ve špatném stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -430,53 +546,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po Beskydech bude o tomto víkendu běhat ostravský  sportovec a trenér Jan Kempa. Ten se rozhodl vybrat 226 tisíc korun na cvičení hendikepovaných sportovců a vzdělávání jejich trenérů. Za každou tisícikorunu uběhne v horském terénu jeden kilometr, takže v součtu jich bude 226. Stejnou vzdálenost ale už v tomto měsíci zdolal dvakrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kempa, sportovec, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jde o to, že ten projekt Makám srdcem trvá celý měsíc, celý květen. Hned 1. května to bylo 226 km na kolečkových běžkách, které už jsem ujel. A potom to bylo 15. května, to byl klasický Ironman, což je 4 km plavání, 180 km na kole a 42 běh. To dělá v součtu taky 226 km. A teď mě čeká poslední výzva přeběhnout Beskydskou sedmičku tam a zpátky, což bude dělat taky 226 km, ještě nějaké kilometry navíc se tam musí naběhat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírku mohou podpořit také všichni ostatní. Buď přímo penězi nebo mohou aktivně zdolávat další kilometry, které sponzor promění v peníze. Ty pak budou použity na odborné školení trenérů hendikepovaných sportovců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sbírku mohou podpořit také všichni ostatní. Buď přímo penězi nebo mohou aktivně zdolávat další kilometry, které sponzor promění v peníze. Ty pak budou použity na odborné školení trenérů hendikepovaných sportovců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Panáková, trenérka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to jiné od prvopočátku trénování. Ten trénink musí být samozřejmě individuální, je to namáhavější, musíte si zjistit diagnózu toho člověka, nebo dětí. Jestli jsou to děti s vrozenou vadou, nebo dospělí po úraze či nehodě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kupčík, předseda spolku Colliery srdcem: “</w:t>
       </w:r>
       <w:r>
@@ -586,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-05-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>