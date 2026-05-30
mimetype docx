--- v0 (2025-12-20)
+++ v1 (2026-05-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.5.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do města se vrací kulturní život</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už příští víkend se bude v letním kině konat folklorní festival a na konci června pak dvoudenní akce na náměstí Republiky, která návštěvníky přenese do doby vlády císaře Rudolfa II. A ne jen to, kultura ve městě opět ožívá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,57 +298,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedoucí očkovacího centra věří, že jakmile celkově padne věková hranice pro možnost očkování, mladých lidí možná přibude.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halina Musiolová, vedoucí očkovacího centra Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Myslím, že nějaký zájem bude, protože spousta náhradníků se hlásí v té mladší skupině kolem 20 let, studenti se hlásí, ptají se, zda se mohou nahlásit jako náhradníci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Registrace pro lidi od 16 do 29 let by se měla spustit 1. června.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Některým lidem vychází termín očkování druhé dávky na dobu dovolené. Očkovací centra však mohou uspíšit termín jen o čtyři dny.</w:t>
+        <w:t xml:space="preserve">Registrace pro lidi od 16 do 29 let by se měla spustit 1. června.  Některým lidem vychází termín očkování druhé dávky na dobu dovolené. Očkovací centra však mohou uspíšit termín jen o čtyři dny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Halina Musiolová, vedoucí očkovacího centra Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V současné době je šest týdnů mezi první a druhou dávkou. Můžeme zkrátit tento interval pouze na 38 dnů. Nemůžeme posouvat na původních 21. Způsobuje to problémy právě kvůli odjezdům na dovolené, často chtějí už ukončit očkování, chtějí mít za sebou druhou dávku. Momentálně jim nevycházíme vstříc, takže vznikají malé konflikty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -401,93 +510,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-29-05-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>