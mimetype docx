--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.5.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisíce řidičů z Hlučínska skončily v dopravní zácpě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnoho řidičů z Hlučínska a okrajových částí Ostravy dnes dorazilo do práce z velkým zpožděním. Začala totiž obávaná rekonstrukce mostu přes Odru v Přívoze. Objízdné trasy se rychle ucpaly, řidiči nadávali, ale most je už prý ve špatném stavu a tak se opravit musí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,53 +277,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Paní Maláčová se k tomu vyjádřila na sociálních sítích. Nám bylo sděleno, co nám bylo sděleno, že to nedostaneme naráz. Samozřejmě člověk s tím počítá, není to úplně málo peněz, ale ve finále, co chcete dělat? Hlavně, aby jsme to dostali.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Já si myslím, že to je v pořádku, že náš pan ředitel ví co dělá, aby to bylo pro nás zaměstnance výhodné a dobré.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Já si myslím, že to je v pořádku, že náš pan ředitel ví co dělá, aby to bylo pro nás zaměstnance výhodné a dobré.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelé organizací jsou názoru, že problémům by se dalo předejít, kdyby dotace byla vyplacena jako jednorázová věrnostní odměna, která není zahrnuta do průměrného platu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Majáles Slezské univerzity jako autokoncert</w:t>
@@ -283,64 +397,58 @@
         <w:t xml:space="preserve">Vojta  Kotek, baskytara, This: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bylo  to skvělý, bylo to super. A my jsme si to užili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Kunze, zpěv, Munroe: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samozřejmě,  strašně se těším, protože jsme vlastně téměř rok nehráli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Přestože  šlo o vůbec první větší veřejnou akci po uvolnění opatření   v Opavě, na návštěvnosti se to příliš neprojevilo. Kapacita  parkoviště s  osmdesáti místy byla zaplněná jen asi ze dvou  třetin.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Přestože  šlo o vůbec první větší veřejnou akci po uvolnění opatření   v Opavě, na návštěvnosti se to příliš neprojevilo. Kapacita  parkoviště s  osmdesáti místy byla zaplněná jen asi ze dvou  třetin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Majáles  připomínal také letošní 30.výročí vzniku Slezské univerzity.  Při této příležitosti  studenti představili také  novou  kolekci oděvů v univerzitních barvách.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Farníci připravují nově vystavěný kostel v Gutech k vysvěcení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -445,75 +553,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Je rozhodnuto, karvinští házenkáři jsou stříbrní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli skončilo finále házené napínavým bojem v karvinské hale. Mistrovský titul a pohár vítězů si odvezli domů hosté z Plzně. Karvinským uteklo vítězství už v prvním poločase, které skončilo rozdílem sedmi branek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Finálová série extraligy házené skončila v neděli vítězstvím Plzně. Nepovedený poslední rozhodující zápas karvinských házenkářů je posunul na stříbrnou pozici. I když se v druhém poločase pokusili velký náskok z prvního poločasu dohnat a dařilo se jim to velmi dobře, na vítězství to nestačilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Finálová série extraligy házené skončila v neděli vítězstvím Plzně. Nepovedený poslední rozhodující zápas karvinských házenkářů je posunul na stříbrnou pozici. I když se v druhém poločase pokusili velký náskok z prvního poločasu dohnat a dařilo se jim to velmi dobře, na vítězství to nestačilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme do toho utkání vstoupili špatně už ten první poločas, tím jsme ho ztratili celý. Nervozita. Na začátku se nepodařilo do toho dostat spojky, chtěli jsme neustále hledat pivota, šlo o několik špatných nahrávek, Plzeň nám odskočila o sedm gólů, druhý poločas jsme je honili harakiri, zkusili jsme dvě osobky, tři osobky, sedm na šest, tam jsme se přiblížili jednu dobu na dva góly, ale ztratili jsme dva útoky v přesilovce a už to bylo bez šance."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozhodující souboj s Plzní nezvládli karvinští hlavně psychicky, ovládla je nervozita. První poločas skončil dokonce rozdílem sedmi branek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozhodující souboj s Plzní nezvládli karvinští hlavně psychicky, ovládla je nervozita. První poločas skončil dokonce rozdílem sedmi branek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Nedoma, házenkář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme zklamaní. Já si myslím, že to nebyla špatná sezona, i když jsem prohrávali, tak jsme to dokázali stáhnout, ale nevím, jestli už nebyl čas nebo síly to dotáhnout do konce bohužel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Motivace získat titul byla obrovská, s Plzní prvenství karvinští ztratili před dvěma roky a to velmi těsně, dodal Miroslav Nedoma, který společně se Slavomírem Mlotkem, který hrál po zranění a Dominikem Solákem, střelili v tomto utkání nejvíce branek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -550,54 +656,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chci kluky pochválit, že nesložili zbraně a pokusili se ten zápas ještě zvrátit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve sportu to někdy bývá, byl to super zápas. Naši kluci se vydali na 120 procent a moc bych jim přál, ať zatnou zuby a příští rok ať to dají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Zápas sledoval přímo v hale povolený počet diváků, kteří karvinské hráče hnali dopředu. mrzí je, že se nemohli z titulu společně radovat.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Zápas sledoval přímo v hale povolený počet diváků, kteří karvinské hráče hnali dopředu. mrzí je, že se nemohli z titulu společně radovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Solák, házenkář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ještě kór když celou sezonu nám chyběli. Dneska jich přišlo hodně a strašně nás hnali dopředu, ten druhý poločas nás znovu probudili a hlavně díky nim jsme se dotáhli, takže omlouváme se jim, děkujeme jim a snad příští rok budeme spolu úspěšní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -687,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-31-05-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>