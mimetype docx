--- v0 (2026-02-10)
+++ v1 (2026-04-06)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u Ekomagazínu. První červnový díl se věnuje problematice kanalizačních sítí. Uvidíte, co vše už tam  našli zaměstnanci společnosti OVAK. Ukážeme vám nový skleník v arboretu v Pasece, který vznikl po drtírně kamene...v několika městech regionu končí sdílené koloběžky a také se dozvíte, jak důlní voda ovlivňuje kvalitu vody říční.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odpad z kuchyně i koupelen: problém pro kanalizační síť OVAK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V třídění plastů, skla nebo papíru patříme v Evropě ke špičce. lidé by se ale měli také zamyslet nad tím,  co vše vypustí do kanalizace z kuchyně,  koupelny nebo toalety. Velké problémy v kanalizační síti způsobují zejména tuky a oleje. Usazují se na stěnách kanalizace, kde tuhnou a nabalují na sebe další nečistoty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V třídění plastů, skla nebo papíru patříme v Evropě ke špičce. lidé by se ale měli také zamyslet nad tím,  co vše vypustí do kanalizace z kuchyně,  koupelny nebo toalety. Velké problémy v kanalizační síti způsobují zejména tuky a oleje. Usazují se na stěnách kanalizace, kde tuhnou a nabalují na sebe další nečistoty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">918 km, to je délka kanalizace, kterou v Ostravě provozuje společnost Ostravské vodárny a kanalizace. Celou síť jsou pracovníci schopni vyčistit za deset let, ročně to vychází na zhruba 90 km kanalizace, kterou zkontrolují a zbaví nežádoucích nečistot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JAN BAŠTÍNSKÝ, vedoucí střediska údržby kanalizační sítě, OVAK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Toto děláme proto, aby síť byla plně funkční a abychom zavčasu eliminovali nějaké nedostatky a nedošlo k problémům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,61 +245,61 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také proto naštěstí nedochází k fatálním následkům toho, že se do kanalizace dostane to, co tam nepatří. Třídění jedlých olejů je od roku 2020 povinností ve všech obcích České republiky. Karviná má speciální kontejnery dva roky aloni tam lidé  nasbírali 5 tun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MARCELA SKOKANOVÁ, marketing a komunikace, Trafin Oil: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“U nás ve firmě si potom olej zpracujeme tak, že ho vyčistíme od všech nečistot, od vody, znova ho zrecyklujeme a používá se dále v průmyslu, nemusíte se bát, že byste ho koupili dál v obchodě, že je přečištěný, ale používá se dále v průmyslu jako přísada do biopaliv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Popelnice na jedlé oleje poznáte velmi jednoduše. Jsou černé s jasně oranžovým víkem, ve kterém je otvor na pet lahev. Umístění speciálních sběrných nádob v Ostravě je zveřejněno na webu </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://www.tridimolej.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">https://mapy.ostrava.cz/separovany-odpad/mapa/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> . Když si zadáte svoji polohu, tak vám interaktivní mapa ukáže, kde je nejbližší popelnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Arboretu v Pasece vybudovali skleník v podzemí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Postcovidové rozvolnění otevřelo další místa k návštěvám i relaxaci v přírodě. Jedním z nejoblíbenějších je Arboretum Maccu Picchu v Pasece u Sovince na Rýmařovsku. Má své kouzlo v každém ročním období.</w:t>
@@ -342,64 +456,60 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. Český startup re.volt carsharing v červnu končí svůj provoz. Firma v Moravskoslezském kraji působí v Ostravě, Novém a Starém Jičíně, Příboru a Kopřivnici. Z ulic těchto měst postupně zmizí všechny žluté stroje. Firma krach zdůvodňuje mixem faktorů, které vedly k dlouhodobé ztrátě. Majitelé společnosti už ji nejsou schopni  financovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lev indický má v ostravské zoo nový domov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">3. Zoologická zahrada a botanický park Ostrava získala dvouletého lva indického. Mladý samec byl přivezen minulou středu ze Zoo Frankfurt. Aby měl dostatek klidu na seznámení s novým domovem, zůstane Pavilon indických zvířat zatím uzavřen návštěvníkům.</w:t>
       </w:r>
-      <w:br/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">4. Z Ostravy postupně mizí barevné kontejnery na odpad. Všechny nádoby budou nově černé v souladu s evropským standardem. Nádoby s modrým víkem budou na papír, se žlutým na plasty a s černým na směsný odpad. První vozy naložené kontejnery v novém designu mířily ze společnosti OZO Ostrava do Třebovic. Cílem výměny je mimo jiné zlepšení vzhledu kontejnerových stanovišť. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ostrava bude mít černé kontejnery na odpad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  4. Z Ostravy postupně mizí barevné kontejnery na odpad. Všechny nádoby budou nově černé v souladu s evropským standardem. Nádoby s modrým víkem budou na papír, se žlutým na plasty a s černým na směsný odpad. První vozy naložené kontejnery v novém designu mířily ze společnosti OZO Ostrava do Třebovic. Cílem výměny je mimo jiné zlepšení vzhledu kontejnerových stanovišť. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vliv důlní vody na vodu v řekách, Václav Dombek, VŠB-TUO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vědci z Vysoké školy báňské Technické univerzity Ostrava a Hlavního institutu hornictví Katovice ukončili dvouletý výzkum vlivu důlních vod na kvalitu říční vody. V místech s vyústěním důlních vod do řek Ostravice, Odra a Olše prokázali významné výskyty anorganických solí a kovů barya a stroncia. Na dálku vítám z ostravského studia pana docenta Václava Dombka. Dobrý den. Vítejte.</w:t>
       </w:r>
@@ -734,51 +844,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane docente, já Vám děkuji za rozhovor i za užitečné informace pro diváky televize Polar. Na viděnou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dombek, VŠB-TU Ostrava, vedoucí projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za pozvání. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -853,93 +969,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridimolej.cz/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapy.ostrava.cz/separovany-odpad/mapa/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-01-06-2021-17-40" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tridimolej.cz/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mapy.ostrava.cz/separovany-odpad/mapa/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>