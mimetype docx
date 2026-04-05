--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.6.2021, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejvyšší stavební úřad bude velet z Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě bude sídlit Nejvyšší stavební úřad. Schválili to poslanci v rámci nového stavebního zákona. Půjde o vůbec první centrální státní instituci v Moravskoslezské metropoli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -210,212 +325,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vstupenky jsou ještě stále v předprodeji. Diváci se musejí prokázat u vstupu negativním testem a po celou dobu musejí mít v areálu turnaje nasazen respirátor.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zahájení festivalu Janáčkův máj</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zahájení festivalu Janáčkův máj </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Brněnská Filharmonie v doprovodu mexického violisty pod taktovkou amerického dirigenta. Opravdu velkolepý začátek pro Mezinárodní hudební festival Leoše Janáčka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dennis Russell Davies, americký dirigent a pianista:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Jsem tady úplně poprvé a jsem velmi potěšen, že se této akce mohu zúčastnit. Je to impozantní a významný festival. This is my very first time and I’m delighted to find be able to come. It‘s a wonderful and important and impresive festival."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní organizace festivalu byla podle pořadatelů nejtěžší ze všech. Na poslední chvíli se také kvůli počasí měnilo místo zahájení. Do poslední chvíle navíc nebylo jasné, za jakých podmínek bude možné festival pořádat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel MHF Leoše Janáčka:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Jsem nesmírně rád, že jsme vydrželi v tom nadšení i v té Janáčkovské tvrdohlavosti a že jsme festival až do poslední chvíle připravili. Jsme první festival, který zahájil letošní festivalovou sezónu. Ani kolegům na Pražském jaru se to žel nepovedlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už tím je festival výjimečný. Navíc žádný ze zahraničních hostů, neodřekl svoji účast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dennis Russell Davies, americký dirigent a pianista: "</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Janáčkově tvorbě se věnuji už přes 50 let. Celou svoji kariéru diriguji jeho symfonie, začínal jsem v New Yorku, poté jsem působil v Německu a nyní už třetí sezónu i v České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">About fifty years of experience, I’ve condacting on my Czech carrier. I’d began at New York city of course and condacting Janacek in New York and then in Germany and also in Czech republic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní ročník je po roční pauze unikátní i řadou novinek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel MHF Leoše Janáčka:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Za prvé to budou tvůrčí dílny. Tvůrčí dílny pro rodiny, hlavně pro děti, ale nejen pro děti, takže od kreslení lišky v Hukvaldské oboře přes pokusy o kompozici, jak vlastně se slyší hudba, až po to, že si děti budou moci vyrobit své vlastní jednoduché hudební nástroje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Javůrek, ředitel MHF Leoše Janáčka: "</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A poprvé konáme mistrovské kurzy. Jak jinak budou věnovány Leoši Janáčkovi, budou se konat v jeho rodišti v Hukvaldech a povede je vynikající český pianista Ivo Kahánek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezinárodní hudební festival Leoše Janáčka nabídne 15 koncertů v 6 městech. V Ostravě, Opavě, Frýdku-Místku, Ludgeřovicích, Kravařích a na Hukvaldech a potrvá až do 1. července.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -620,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-02-06-2021-18-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>