--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní experti vytipovali 3 nebezpečná místa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní experti každý rok vytipují v našem kraji tři místa, která jsou nebezpečná a zároveň také nabídnou řešení, jak častým nehodám v těchto úsecích zabránit. Vše se pak prezentuje v rámci dopravní konference v Ostravě, kde se ale řeší také mnoho dalších důležitých věcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,129 +242,114 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Maturita: letos bez povinné češtiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na středních školách začaly ústní maturitní zkoušky. Příprava na ně byla pro studenty tentokrát obzvlášť složitá, protože drtivou většinu výuky v tomto školním roce museli absolovat on–line. Zkoušku dospělosti ale nakonec zjednodušilo ministerstvo školství rozhodnutím, že ústní zkoušení z českého a cizího jazyka bude dobrovolné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ještě  než zamířili před zkušební komisi, museli letošní maturanti  absolvovat antigenní test: jeho negativní hodnota byla podmínkou  připuštění k maturitě. Příprava na zkoušku dospělosti  tentokrát spočívala spíše  v domácí přípravě. Studenti  totiž pobyli v tomto školním roce v lavicích jen pár týdnů.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Ještě  než zamířili před zkušební komisi, museli letošní maturanti  absolvovat antigenní test: jeho negativní hodnota byla podmínkou  připuštění k maturitě. Příprava na zkoušku dospělosti  tentokrát spočívala spíše  v domácí přípravě. Studenti  totiž pobyli v tomto školním roce v lavicích jen pár týdnů.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">maturant:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě mi výuka trochu  chyběla.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">maturant:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím, že jsem připravený  a budu hájit své studium dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kvůli  minimálnímu času, který koronavirus vyčlenil pro prezenční  výuku, ministerstvo školství zjednodušilo ústní maturitní  zkoušku.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Kvůli  minimálnímu času, který koronavirus vyčlenil pro prezenční  výuku, ministerstvo školství zjednodušilo ústní maturitní  zkoušku.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan  Pobořil, zástupce ředitelky, Mendelovo gymnázium, Opava:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bylo  možné se v té ústní části vyhnout češtině popř. cizímu  jazyku. Takže někteří k tomu přistoupili a psali jen didaktický  test.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ze  123  maturantů z opavského Mendelova gymnázia se odhodlala ke  zkoušce z českého a cizího jazyka polovina. Ti, kteří se k  povinné části nepřipojili, skládali zkoušky minimálně ze dvou  zvolených předmětů.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zkoušející  si výjimečnost letošního školního roku uvědomují a snaží se  studenty v této rozhodující chvíli podpořit.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Zkoušející  si výjimečnost letošního školního roku uvědomují a snaží se  studenty v této rozhodující chvíli podpořit.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jitka  Matýsková, předsedkyně maturitní komise: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Budeme  se snažit o osobní  lidský přístup,  citlivě přistupovat k jejich duši i přípravě a veškerému dění  kolem maturitní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Moravskoslezském  kraji bude skládat během června maturitní zkoušku na 9 000  studentů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -424,56 +524,51 @@
         <w:t xml:space="preserve">Michael Bukovanský, dramaturg, Minikino Kavárna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Aktuálně pracujeme s kapacitou 35 míst. Momentálně máme skoro vyprodáno při této kapacitě a jsme rádi, že můžeme konečně snad po 8 měsících konečně promítat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvním filmem, který se promítal, byl dánský film Chlast, který byl zároveň posledním filmem, který lidé tady viděli před uzavřením kin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci Minikino Kavárny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">”Nám to strašně moc chybělo to kulturní vyžití a tady to milujeme a chodíme tady pravidelně na ty artové filmy. Jsme nadšeni.”</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">“Jsem moc rád, protože vlastně to je první film letošního roku, na který jdu.”</w:t>
+        <w:t xml:space="preserve">”Nám to strašně moc chybělo to kulturní vyžití a tady to milujeme a chodíme tady pravidelně na ty artové filmy. Jsme nadšeni.” “Jsem moc rád, protože vlastně to je první film letošního roku, na který jdu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Rapoš, šéfdramaturg, Minikino Kavárna Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro kinaře to je obrovská radost, když vidí, že ti lidi přišli. I když musí ukazovat různé průkazy, potvrzení a certifikáty, tak to kino pořád milují. Teď budeme promítat pokusně v červnu jen v 19 hodin, plus pro seniory ve středu a pro děti v sobotu, neděli. to zachováme. Máme tady a na to chci pozvat diváky, Dny evropského filmu. Tam hrajeme skutečně spoustu úplně nových, krásných a smysluplných filmů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dny evropského filmu budou probíhat od 16. do 21. června. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -492,129 +587,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbaloví andělé obdarovali děti v krnovské nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Máme srdce, máme ducha bojovníků, jsme pomocí pro ty, kterým se nedostává sil. To je hlavní motto spolku Fotbalový anděl. Za svou krátkou existenci již rozdal stovky tisíc korun potřebným. Nyní se rozhodl u příležitosti Dne dětí pomoci také dětskému oddělení krnovské nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dvacet tisíc korun předali fotbaloví andělé hospitalizovaným dětem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já moc děkuji fotbalovým andělům za tenhle dar, těch 20 tisíc pomůže dětskému oddělení. Dětem nakoupíme něco na zpříjemnění a zároveň toho chci využít a popřát dnes dětem všechno nejlepší k svátku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Klapec, primář dětského oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Peníze se nám velmi hodí, za darovanou částku bychom chtěli koupit stojany na infúzní pumpy, dále nějaké fonendoskopy a také lednici na biologický materiál, takže samé praktické věci, které se nám budou hodit v lékařské i ošetřovatelské péči o děti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Spolek Fotbalový anděl pomáhá dětem nemocným, postiženým nebo sociálně slabým. Snaží se přivést děti ke sportu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Holouš, spolek Fotbalový anděl: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Fotbalový anděl funguje na principu toho, že pomáháme díky ligovým fotbalistům, se kterými spolupracujeme, dražíme fotbalové dresy, děláme různé aukce, děláme fotbalové turnaje, takto vlastně se snažíme pomáhat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dětské oddělení v Krnově se stará o malé pacienty každého věku.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Klapec, primář dětského oddělení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naše oddělení je obsazené řádově z jedné poloviny. Máme tady novorozeneckou jednotku, kde se staráme o nejmenší pacienty, potom standardní oddělení, kde máme kapacitu řádově 20 lůžek, tam se staráme o děti s různými diagnózami a potom JIP, kde leží děti převážně s akutními stavy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Další benefiční akce Fotbalových andělů v podobě zajímavého turnaje se bude konat již 17. července ve Městě Albrechticích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -711,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>