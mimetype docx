--- v0 (2026-01-20)
+++ v1 (2026-06-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquapark Olešná otevřel vnitřní i venkovní areál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquapark Olešná uvažuje o zřízení testovacího místa přímo před vstupem do areálu. Po několika měsících se veřejnosti otevřel krytý bazén a s příchodem kalendářního léta a pěkného počasí i venkovní letní část. Návštěvníci musí ale při vstupu předložit potvrzení o očkování, prodělání nemoci nebo test ze zdravotnického zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -109,53 +224,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, jednatel  Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme po celou dobu, co to bylo zavřeném měli napuštěnou  vodu. Udržovali jsme chemii v té vodě, snažili jsme to protáčet a jinak se  toho moc nedělo, protože zaměstnanci byli doma na programu Antivirus A+."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S příchodem teplého počasí otevřel Aquapark už i  venkovní areál. Tam jsme dokonce našli také úplně první plavce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S příchodem teplého počasí otevřel Aquapark už i  venkovní areál. Tam jsme dokonce našli také úplně první plavce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 4.) "Těšili jsme se hodně, odmalička jsem zvyklá být v bazéně  skoro každý týden a teď najednou tak dlouho nic, takže hned jak se otevřelo,  tak jsme šli prostě." - Jak to řešíte s testováním? - "Byli jsme včera na testu v nemocnici, abychom mohli  právě jít na bazén, když se otevře." 5.) "Teď jsem si šel po dlouhé době zatrénovat, protože tady mě  trénuje přítelkyně, tak jsem si šel zaplavat a je to studené no. Je to peklo  pro mě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek</w:t>
@@ -184,53 +298,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pracujeme na tom s naší asociací bazénů a saun. Na tom,  abychom toto změnili, aby k nám mohli lidé i s platným potvrzením od  svého zaměstnavatele, případně s platným testem, který si udělají na  místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aquapark zároveň bojuje za prosazení možnosti vstupu na samotesty  a ne pouze na test ze zdravotnického zařízení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aquapark zároveň bojuje za prosazení možnosti vstupu na samotesty  a ne pouze na test ze zdravotnického zařízení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní kino i koncerty v zahradě, kultura rozvolnila</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -251,191 +364,186 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, mluvčí  Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pohodovou atmosféru léta chceme opět po roce udělat v zahradě  Národního domu a prostřednictvím pořadu Léto v zahradě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Začíná se už od pátku 4. června, vždy od 16. hodiny pohádkou  pro děti a dále večerním koncertem nebo doprovodnou hudbou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Začíná se už od pátku 4. června, vždy od 16. hodiny pohádkou  pro děti a dále večerním koncertem nebo doprovodnou hudbou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, mluvčí  Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "První páteční koncert bude 18. června od 20. hodin. Na své  domovské scéně vystoupí písničkář René Souček s hudebníky Markem Hlostou a  Petrem Pinkasem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ani letos veřejnost nepřijde o oblíbený cyklus promenádních  koncertů v sadech Bedřicha Smetany, které budou vždy každou prázdninovou neděli  od 16. hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ani letos veřejnost nepřijde o oblíbený cyklus promenádních  koncertů v sadech Bedřicha Smetany, které budou vždy každou prázdninovou neděli  od 16. hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, mluvčí  Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Další plánovanou akcí jsou Historické slavnosti, které  proběhnou 14. a 15. srpna v parku pod zámkem a v závěru prázdnin  potom bychom chtěli diváky pozvat na divadelní festival Odpoutaná scéna, což je  také pravidelná akce, na kterou se všichni netrpělivě těšíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na své si přijdou také milovníci filmu. Kino Vlast otevřelo  už ve čtvrtek 27. května. Návštěvníci musejí ale při vstupu počítat s platnými  hygienickými nařízeními.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na své si přijdou také milovníci filmu. Kino Vlast otevřelo  už ve čtvrtek 27. května. Návštěvníci musejí ale při vstupu počítat s platnými  hygienickými nařízeními. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Literák</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, vedoucí Kina Nová  Scéna Vlast:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Divák se musí prokázat platným testem, průkazem o očkování  nebo průkazem o prodělání choroby. Začali jsme hity, které ještě nebyly vyhrány  před lockdownem jako byla komedie Bábovky a dalšími artovými snímky, jako byl  rumunský vítěz Berlinale Smolný pich."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň platí snížená kapacita na polovinu promítacího sálu  a povinnost mít uvnitř nasazený respirátor. Pravidelně každou středu si ale  můžete v případě příznivého počasí sbalit deky, kempingovou výbavu, grily  a repelenty a vypravit se za letním Kinem na výletě. To začalo promítat už 2.  června hudebním snímkem o skupině The Tap Tap Postiženi muzikou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň platí snížená kapacita na polovinu promítacího sálu  a povinnost mít uvnitř nasazený respirátor. Pravidelně každou středu si ale  můžete v případě příznivého počasí sbalit deky, kempingovou výbavu, grily  a repelenty a vypravit se za letním Kinem na výletě. To začalo promítat už 2.  června hudebním snímkem o skupině The Tap Tap Postiženi muzikou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Literák</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, vedoucí Kina Nová  Scéna Vlast:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme dále pokračovat každou středu po setmění až do září.  Čekají nás letní komedie jako 3Bobuble, na své si přijdou i děti s pohádkami  jako Lassie se vrací nebo Princezna zakletá v čase a také milovníci  umělečtější kinematografie například s filmem polským dramatem Corpus  Cristi nebo s dramatem Proxima."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti o dalším programu, místech konání akcí a letních  promítání, ale i o změnách v mimořádných opatřeních najdete na webu i  facebooku Kultury F-M.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti o dalším programu, místech konání akcí a letních  promítání, ale i o změnách v mimořádných opatřeních najdete na webu i  facebooku Kultury F-M. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Šli hledat sebevraha, místo toho našli sprejera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -447,97 +555,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprejeři často ničí fasády domů nebo například sprejují po různých  velkých mostních konstrukcích. V těchto případech si vybírají nejlépe  místa, kde je nemůže nikdo chytit. Jeden ale vyvolal pozdvižení ve  Frýdku-Místku. Svědci si totiž původně mysleli, že jde o sebevraha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí PČR  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Policisté na oddělení hlídkové služby Frýdek-Místek v minulém  týdnu ve večerních hodinách obdrželi oznámení o možném výskytu osoby se sebevražednými  sklony, která se má pohybovat v blízkosti kolejiště ve městě  Frýdek-Místek. Hlídka ihned zareagovala a během pár minut přijela na místo.  Jenže místo jim nahlášené osoby si všimli muže, který svými grafity právě  zdobil mostní konstrukci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sedmatřicetiletý sprejer za svou tvorbou přijel až z Brna.  Zřejmě vystoupil na nádraží ve Frýdku-Místku a šel po kolejích až k předmětnému  mostu, který posprejoval.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sedmatřicetiletý sprejer za svou tvorbou přijel až z Brna.  Zřejmě vystoupil na nádraží ve Frýdku-Místku a šel po kolejích až k předmětnému  mostu, který posprejoval. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí PČR  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve svém výslechu uvedl, že veškeré barvy zakoupil v Ostravě,  odkud následně pokračoval na místo, kde zanechal skoro dokončený nápis. Ve své  výpovědi se navíc hájil tím, že i když věděl, že se dopouští protiprávního  jednání, myslel si, že s ohledem k tomu, že stěna je již  posprejovaná, nezpůsobí svými malbami velkou škodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento vášnivý sprejer byl přitom v minulosti už za podobné  jednání potrestán okresním soudem v Brně. Případ má navíc poměrně kuriózní  návaznost. Nápis, který muž vytvořil je téměř totožný s logem jednoho minipivovaru  z Bílovce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento vášnivý sprejer byl přitom v minulosti už za podobné  jednání potrestán okresním soudem v Brně. Případ má navíc poměrně kuriózní  návaznost. Nápis, který muž vytvořil je téměř totožný s logem jednoho minipivovaru  z Bílovce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Holub, majitel minipivovaru: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velice mě to překvapilo. Nevím, jestli ho motivovalo to, že  má rád naše pivo nebo se mu pouze líbí logo pivovaru Zobak. Každopádně toho  pána neznám a byl jsem velice překvapen. Já určitě nejsem zastáncem toho, že by  se mělo stříkat po cizích zdech, protože si nedovedu představit, že by mi  takhle někdo pomaloval dům. Ale umím si představit, že v případě, že člověk  něco umí a umí to hezky, tak nastříkat nějakou reklamní tabuli nebo stan nebo  něco podobného."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprejerovi teď přitom hrozí ve zkráceném přípravném řízení až  jeden rok vězení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sprejerovi teď přitom hrozí ve zkráceném přípravném řízení až  jeden rok vězení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -612,93 +717,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-03-06-2021-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>