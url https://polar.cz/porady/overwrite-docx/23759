--- v0 (2025-12-24)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">11 let vězení za vraždu kamaráda ve Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velmi rychle skončilo hlavní líčení v případu vraždy loni v létě ve Frýdku - Místku na tržnici. Dva kamarádi se tam přímo před zraky návštěvníků restaurace pohádali a porvali. Nakonec jeden z mužů vytáhl nůž a druhého probodl. S žalobcem se dohodl na 11ti letech za mřížemi, což soud v Ostravě stvrdil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">svědek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Sem ho tam viděl ležet, tekla z něho krev a tak jsem ho zkusil zachránit do příjezdu záchranářů." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Popuša utekl a dokonce si změnil vzhled. Byl ale vypátrán, uvězněn a ve čtvrtek začalo hlavní líčení. Po dvou hodinách skončilo. Obžalovaný se dohodl na trestu 11 let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obžalovaný se ke všemu přiznal, řekl, že je mu to líto a souhlasil s trestem. Kromě vězení bude Popuša na 10 let vyhoštěn z naší země. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obžalovaný se ke všemu přiznal, řekl, že je mu to líto a souhlasil s trestem. Kromě vězení bude Popuša na 10 let vyhoštěn z naší země.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark chystá opravu střechy stodoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -163,284 +277,249 @@
         <w:t xml:space="preserve">Anketa Děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Líbili se mi ti králíčci." 2.) "Mě se líbil ten pejsek, co tady potulně běhá." 3.) "Králíčci, pejsek a líbilo se mi, jak jsme hráli na nástroje  tam v divadle." 4. ) "Mě se tady líbilo pejsánky, tady dva psi, králíčci, další zvířata a jak tady natáčíte."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Jalůvková, učitelka ZŠ J. Šlosara  ve Sviadnově:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnes máme projektový den, takže jsme se zde dostavili,  vlastně šli jsme pěšky ze základní školy a jsme absolvovali přednášku ve zdejším  divadélku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Faunapark je neziskový spolek nadšenců, kteří usilovně  vlastními silami a dobrovolnickou činností neustále pracují na rozvoji parku. Aktuálně  se připravuje oprava střechy stodoly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Faunapark je neziskový spolek nadšenců, kteří usilovně  vlastními silami a dobrovolnickou činností neustále pracují na rozvoji parku. Aktuálně  se připravuje oprava střechy stodoly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček,  předseda Spolku pro Faunapark ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to více než 112 let starý objekt, který kdysi sloužil pro  hospodářské zázemí Landsbergerů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Střecha je v havarijním stavu a zatéká do ní. Dále  potřebuje stodola zednické opravy štítů a omítek, hromosvod, odvodnění nebo  výměnu nevzhledné Ytonogové vestavby za vrata.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček,  předseda Spolku pro Faunapark ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme ji prakticky před šesti lety  vyklidili, kde byl nános nepořádku zhruba do výše dvou metrů a odvezli jsme dva  velké kontejnery a postupně jsme ji přebudovali na takový kulturní stánek. Je  to vlastně jediný objekt, kde se lidé mohou schovat, když prší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S plánem opravy se proto Faunapark přihlásil do řady  grantových programů a požádal i o zařazení do programu Daruj FM.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S plánem opravy se proto Faunapark přihlásil do řady  grantových programů a požádal i o zařazení do programu Daruj FM. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rada města doporučila zastupitelstvu ke schválení další  projekt do Daruj FM. Jedná se o opravu stodoly ve Faunaparku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček,  předseda Spolku pro Faunapark ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme vděčni Magistrátu města  Frýdek-Místek za to, že nás plánují zahrnout do programu Daruj FM. Těším se, že se do toho programu  zapojí spousta lidí, podobně jako nás podporují při všech dalších akcích. Například  při natírání plotu. Prakticky jsme dostali grant od společnosti Plzeňské  pivovary v grantu Radegast lidem ve výši zhruba 380 tisíc. Rozpočet je 490  na nezbytně nutné opravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O zařazení do programu Daruj FM musí na svém dalším jednání  rozhodnout zastupitelé. Celková částka na opravu a nové vybavení Stodoly se  může vyšplhat až na 800 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O zařazení do programu Daruj FM musí na svém dalším jednání  rozhodnout zastupitelé. Celková částka na opravu a nové vybavení Stodoly se  může vyšplhat až na 800 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Krnově zahájili i plánované ortopedické operace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice na dlouhé měsíce loňského i letošního roku musely upustit od plánovaných operací a věnovaly se péči o covidové pacienty. To se neblaze dotklo především ortopedických operací, výměny kloubů, kolen či kyčlí. Stavy některých pacientů se stále horšily a proto nyní po rozvolnění musejí dostat přednost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V krnovské nemocnici se v současné době ortopedické operační týmy nezastaví.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krnovská nemocnice v covidové době odložila asi dva a půl tisíce operací, operujeme plně, ale abychom dohnali tento skluz, snažíme se rozšířit operační týmy, abychom pacienty co nejdříve zoperovali.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dočkal se i pan Brada z Radimi, se svou kyčlí čekal na výměnu téměř dva roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Brada, pacient po operaci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naplánované to bylo, jenomže covid, bohužel, čára přes rozpočet. Jéžíšmarjá, já jsem se přímo těšil, kdy na to půjdu. Protože taková bolest, jakou jsem měl, kdo to nezažil, neuvěří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ortopedičtí pacienti většinou neprodělávají jen jednu operaci. Na výměnu kloubů proto nastupují postupně i několik let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Brada, pacient po operaci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No teď mi vyměnili kyčelní kloub, levý. Před 11 rokama to bylo levé koleno vyměněné, před 16 rokama pravé koleno.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pan Brada teď plně rehabilituje a operační týmy okamžitě vybírají další naléhavé případy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Martínek, zástupce primáře ortopedie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Teď vybíráme pacienty, kde došlo k progresi, k rozvoji onemocnění, u kyčlí je to typicky nekróza hlavice, kdy došlo k rozpadu kyčelního kloubu a tito pacienti dostávají přednost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nemocnice však zůstává ve střehu. Stále drží v pohotovosti 8 připravených covidových lůžek a plánuje další s budováním nového centrálního příjmu.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projížďka povozem obyvatele Archy nadchla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -536,53 +615,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé ošetřili v Karviné památný strom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé se v Karviné pustili do ošetření památného stromu uprostřed parkoviště poblíž obchodního domu. Tento mohutný krasavec rostoucí ve velmi stresujícím prostředí je navzdory životním podmínkám stále v plné síle i kráse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento dominantní památný Dub letní je takový malý zázrak v Karviné. Roste a mohutní totiž uprostřed parkoviště, jeho stáří se odhaduje cirka na dvě stě let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento dominantní památný Dub letní je takový malý zázrak v Karviné. Roste a mohutní totiž uprostřed parkoviště, jeho stáří se odhaduje cirka na dvě stě let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jeho stav je výborný, nicméně v koruně se nacházejí suché větve, podjezdová výška je celkem nepřijatelná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jako první se vylepšovaly půdní podmínky stromu. K tomu využili arboristé pneumatický rýč. Jde o šetrnou unikátní metodu, která neporušuje kořenový systém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -600,53 +678,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arboristé také zajistili statické zajištění stromu dynamickou vazbou o tonáži osm tun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Křižánek, certifikovaný evropský arborista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je normálně lano zašité v horní třetině stromu a bude se kontrolovat co čtyři roky a po 12 letech se vymění. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontroly se provádí pravidelně, v případě, že se na stromu objeví nějaký defekt, bude provedena údržba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kontroly se provádí pravidelně, v případě, že se na stromu objeví nějaký defekt, bude provedena údržba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -721,93 +798,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>