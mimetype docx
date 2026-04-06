--- v0 (2025-12-30)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2021, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od června si můžeme zaplavat i zabruslit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Měsíc červen a další uvolnění vládních opatření umožňují lidem více sportu a relaxace. V Novém Jičíně si mohou jít zaplavat a dokonce i zabruslit. Rada města schválila ledovou plochu v létě i kombinaci vnitřního a venkovního koupání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,53 +227,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz koupání pak ale v prvních dnech vedle počasí zkomplikovaly i měnící se podmínky v souvislosti s rozvolňováním. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Kelar, ředitel bazénu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dělali jsme všechno proto, abychom 1. června otevřeli venkovní areál za podmínek mimořádných opatření, které před čtrnácti dny fungovaly a se kterým a jsme počítali. Minulý týden v pátek  mimořádná opatření dovolila otevřít vnitřní areály, což nás v danou chvíli  limituje, protože ty počty lidí venku, které byly v předcházejícím mimořádném opatření, nekorespondují s těmi počty lidí, které tam mohou být v tuhle chvíli.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuální platné podmínky pro vstup a informace o provozu a otevírací době budou zveřejňovány na webu bazénu a u vchodu do areálu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuální platné podmínky pro vstup a informace o provozu a otevírací době budou zveřejňovány na webu bazénu a u vchodu do areálu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To zimní stadion rozmary počasí ohrozit nemohou. Ledová plocha je pod novou střechou a hokejisté a další bruslaři mohou konečně naplno využít halu po rekonstrukci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Urban, manažer HK Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Led si pochvalují všichni, kdo ho využívají. Nejdůležitější je díky té rekonstrukci, vzduchotechnice, vyrovnanost teplot. Tak, jak se to nastaví, tak to funguje. Co se týče té sezony, tak my jsme se dohodli na městě, že otevřeme 1. června. Proto že naše děti mají skoro sezónní skluz, tak v rámci dohnání všech návyků a zrušení všech zlozvyků, které získali domácí lockdownem, tak že proběhne ta sezona v kuse od června do dubna.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -522,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-04-06-2021-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>