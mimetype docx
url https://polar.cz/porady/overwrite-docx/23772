--- v0 (2025-12-25)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 6.6.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v Havířově jako první likviduje viry ozónem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice je první v České republice, která likviduje viry, nebo bakterie pomocí ozónu. Box, či pokoj je před příjmem pacienta zcela bezpečný. Další speciální přístroj umí také dezinfikovat oblečení. Nové technologie se instalují i do dalších krajských nemocnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -814,51 +914,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-06-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>