--- v1 (2026-04-02)
+++ v2 (2026-06-22)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 6.6.2021, 14:00</w:t>
+              <w:t xml:space="preserve">6.6.2021, 14:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -196,51 +211,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Baránek, provozně technický náměstek NsP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento robot, když přijede do místnosti, tak sám se rozjede a vydezinfikuje svým zářením veškeré kouty, do kterých dokáže dosvítit." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovská nemocnice je první v republice, která má tyto technologické novinky. Nyní se instalují i v dalších.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Krom nemocnice Bílovec to máme u nás ve všech krajských nemocnicích. Potom v druhém sledu to vyzkoušela i fakultní nemocnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -341,53 +355,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé ošetřili v Karviné památný strom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arboristé se v Karviné pustili do ošetření památného stromu uprostřed parkoviště poblíž obchodního domu. Tento mohutný krasavec rostoucí ve velmi stresujícím prostředí je navzdory životním podmínkám stále v plné síle i kráse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento dominantní památný Dub letní je takový malý zázrak v Karviné. Roste a mohutní totiž uprostřed parkoviště, jeho stáří se odhaduje cirka na dvě stě let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento dominantní památný Dub letní je takový malý zázrak v Karviné. Roste a mohutní totiž uprostřed parkoviště, jeho stáří se odhaduje cirka na dvě stě let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Trampler, správce zeleně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jeho stav je výborný, nicméně v koruně se nacházejí suché větve, podjezdová výška je celkem nepřijatelná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jako první se vylepšovaly půdní podmínky stromu. K tomu využili arboristé pneumatický rýč. Jde o šetrnou unikátní metodu, která neporušuje kořenový systém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -405,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arboristé také zajistili statické zajištění stromu dynamickou vazbou o tonáži osm tun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Křižánek, certifikovaný evropský arborista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To je normálně lano zašité v horní třetině stromu a bude se kontrolovat co čtyři roky a po 12 letech se vymění. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kontroly se provádí pravidelně, v případě, že se na stromu objeví nějaký defekt, bude provedena údržba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kontroly se provádí pravidelně, v případě, že se na stromu objeví nějaký defekt, bude provedena údržba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodina vybírá peníze na ergoterapie pro Nikolku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -463,53 +475,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Narodila se jako zdravá holčička. V patnácti měsících ale  Nikolka dostala křeče, které se jevily jako febrilní, později epileptické. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hlaváč, tatínek Nikolky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Následně byla hospitalizována několikrát v roce a až  poté se nám podařilo dopídit se toho, aby nám udělali genetické vyšetření, kdy  zjistili poruchu toho genu PCDH 19. Je to vzácné onemocnění, kde jsme jediní v republice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po jednom z těžkých záchvatů bohužel přestala úplně  mluvit. Dnes je jí pět a půl roku, má ale velmi opožděný psychomotorický vývoj  a podle psycholožky je na úrovni 2,5letého dítěte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po jednom z těžkých záchvatů bohužel přestala úplně  mluvit. Dnes je jí pět a půl roku, má ale velmi opožděný psychomotorický vývoj  a podle psycholožky je na úrovni 2,5letého dítěte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Musilová, ergoterapeutka  SenzaErgo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ona si špatně uvědomuje svoje vlastní tělo. Nezná ty hranice,  proto se jí špatně pracuje v tom prostoru. Nedokáže se soustředit na dané  aktivity. Je pro ni těžké v podstatě vykonat jakýkoliv pohyb."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hlaváč, tatínek Nikolky:</w:t>
       </w:r>
       <w:r>
@@ -520,97 +531,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maminka je s ní stále doma a tatínek pracuje jako řidič  MHD ve Frýdku-Místku. V rámci možností podstupuje Nikolka až třikrát týdně  ergoterapie v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Musilová, ergoterapeutka  SenzaErgo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Vždycky věnujeme začátek té terapie podpoře toho body  schématu. To znamená té tělesné mapy, kdy jí se snažíme určitě hranice toho vlastního  těla. To máme jako takovou přípravnou fázi. Poté jdeme do té aktivity, kde se  většinou snažíme o zapojení i trupového svalstva, aby trošičku posílila a vždycky  to kombinujeme třeba s koncentrací pozornosti, koordinací oko – ruka, aby  se aktivně dokázala účastnit nějakých aktivit. Snažíme se to vézt k tomu,  aby se do budoucna byla schopna sama s něčím hrát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Péče o holčičku je také nesmírně finančně náročná, proto rodiče  požádali o pomoc veřejnost formou sbírky. Cíl byl 50 tisíc korun a už se  vybralo o téměř 20 tisíc navíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Péče o holčičku je také nesmírně finančně náročná, proto rodiče  požádali o pomoc veřejnost formou sbírky. Cíl byl 50 tisíc korun a už se  vybralo o téměř 20 tisíc navíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hlaváč, tatínek Nikolky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Až tak jsme to nečekali, ale zaplať pán Bůh, že se nám to  podařilo a samozřejmě pokud by se více vybralo, tak nadále by se pokračovalo  tady v této terapii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veškeré peníze, které se ve sbírce vyberou, budou použity na  procedury navíc. Nikolka jezdí například dvakrát ročně vždy na měsíc do lázní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veškeré peníze, které se ve sbírce vyberou, budou použity na  procedury navíc. Nikolka jezdí například dvakrát ročně vždy na měsíc do lázní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Musilová, ergoterapeutka  SenzaErgo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "U Nikolky už je patrné teď, kdy ona se dokáže lépe  soustředit na ty aktivity, dříve se třeba zlobila, když jsem se snažila s ní  pracovat tak, aby sledovala tu danou činnost. Teď už vydrží, aktivitu dokončí,  má z toho i radost, takže určitě je to už patrné ten výsledek teď. Samozřejmě,  ta práce je na dlouhou dobu. Nejde říct, že by stačilo, aby k nám Nikolka docházela  měsíc a po měsíci by bylo všechno v pořádku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veřejná sbírka s názvem Malá velká bojovnice Nikolka bude  ukončena 14. června.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veřejná sbírka s názvem Malá velká bojovnice Nikolka bude  ukončena 14. června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Telemedicína zachraňuje životy a šetří čas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -693,111 +701,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Nového domova v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov se zvláštním režimem v Karviné je díky rozsáhlé rekonstrukci útulnější. Přístavbou jedné z budov se navíc zvýšila jeho kapacita o 25 míst. Rekonstrukci financoval stát a zřizovatel Moravskoslezský kraj ze svého rozpočtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostním přestřižením pásky zástupců zřizovatel i vedení zařízení pro seniory Nový domov Karviné byla otevřena nová přístavba jedné z budov. Významní hosté si mohli prohlédnout i jeho přilehlou zrekonstruovanou část.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostním přestřižením pásky zástupců zřizovatel i vedení zařízení pro seniory Nový domov Karviné byla otevřena nová přístavba jedné z budov. Významní hosté si mohli prohlédnout i jeho přilehlou zrekonstruovanou část. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rychlík, ředitel Nového domova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když jsme se se zřizovatelem pustili do této aktivity, tak jsme tu budovu rozšířili tak, abychom nejen zachovali kapacitu, ale i zvedli, a to o 25 lůžek hlavně z toho důvodu, že pobytových služeb pro seniory trpící nějakou formou demence je poměrně málo a zájem převyšuje nejen naše ale obecně poskytovatelů v kraji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba nám trvala více jak jeden rok. Musím říct, že když to člověk vidí na papíře, je to něco jiného než když si to pak může projít ve skutečnosti a myslím si, že se to opravdu povedlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spokojená je tu například i devadesátiletá pan Ludmila Bujdošová, která nám svůj pokojíček ráda ukázala.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spokojená je tu například i devadesátiletá pan Ludmila Bujdošová, která nám svůj pokojíček ráda ukázala. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ludmila Bujdošová, klientka Nového domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem tu klidná, tu jsem spokojená. Sama jsem už roky byla, všichni mi zemřeli, tak jsme tu napsala a mi vyhověli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Díky navýšení kapacity domova se také tady zaměstnají další lidé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Díky navýšení kapacity domova se také tady zaměstnají další lidé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -872,65 +877,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>