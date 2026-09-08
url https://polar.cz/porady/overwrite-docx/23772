--- v2 (2026-06-22)
+++ v3 (2026-09-08)
@@ -919,51 +919,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-06-2021-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-06-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>