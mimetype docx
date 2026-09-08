--- v0 (2025-12-30)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za zvlnění dálnice D47 nese odpovědnost zhotovitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po devíti letech dal soud konečně za pravdu Ředitelství silnic a dálnic: za závady na dálnici D47 mezi Antošovicemi a Bohumínem nese odpovědnost zhotovitel a musí vše opravit. Jde o první ze tří reklamovaných úseků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,75 +305,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Palkovská (Osobnosti pro Třinec), primátorka Třince: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Okamžitě jsme se rozhodli, že kostel obnovíme. Pro Třinec je to něco jako rodinné stříbro.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin David, pomocný biskup ostravsko-opavské diecéze: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mám z té dnešní události velkou radost, protože je dodržení toho díla obnovy, které tady probíhalo během čtyř roků a na kterém se podílela obrovská řada lidí. Počínaje architekty, projektanty přes řemeslníky nejrůznějších profesí."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mám z té dnešní události velkou radost, protože je dodržení toho díla obnovy, které tady probíhalo během čtyř roků a na kterém se podílela obrovská řada lidí. Počínaje architekty, projektanty přes řemeslníky nejrůznějších profesí." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Cigánová, návštěvnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Pamatuji, jak jsme tady na kůru zpívali. Bylo to tady moc krásné. Teď jsem se přijeli podívat z Hatí, kde teď bydlím, abych je povzbudila, protože se jim to opravdu podařilo. je to hodně podobné a i ten duch je tady.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé teď mohou nový kostel navštěvovat každý den, kdy se budou konat i mše. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé teď mohou nový kostel navštěvovat každý den, kdy se budou konat i mše.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se po rozvolnění konal první festival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -312,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ráda, že tady můžeme být, že můžeme poslouchat muziku, folklor.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Hrozně jsme se už na to těšili, že konečně může člověk někam vypadnout i z toho stereotypu a podívat se na nějaké hezké vystoupení.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Hrozně jsme se už na to těšili, že konečně může člověk někam vypadnout i z toho stereotypu a podívat se na nějaké hezké vystoupení.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další velká akce se bude konat na konci června na náměstí Republiky, které se během dvou dnů vrátí do doby císaře Rudolfa II. a nebude chybět ani Golem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé 5 obcí mohu dostat dotaci na kanalizaci</w:t>
@@ -444,53 +556,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Poničené stromy v Karviné si prohlédl soudní znalec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak jsme vás už informovali, v Karviné-Novém Městě někdo úmyslně zničil devět mladých stromů. Stromy si osobně prohlédl soudní znalec, aby odhadl a vyčíslil způsobenou škodu na majetku. Ta bude zajímat policii, která po vandalech pátrá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ještě jednou se můžete podívat na škodu, kterou 18. května úmyslně způsobil neznámý vandal nebo vandalové, pravděpodobně se psem bojového plemene. Nenávratně bylo poškozeno devět mladých okrasných jabloní, lípy a sakury. Odboru komunálních služeb magistrátu proto celou věc oznámil na policii a přivolal soudního znalce, který zpracuje posudek a vyčíslí škodu na majetku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ještě jednou se můžete podívat na škodu, kterou 18. května úmyslně způsobil neznámý vandal nebo vandalové, pravděpodobně se psem bojového plemene. Nenávratně bylo poškozeno devět mladých okrasných jabloní, lípy a sakury. Odboru komunálních služeb magistrátu proto celou věc oznámil na policii a přivolal soudního znalce, který zpracuje posudek a vyčíslí škodu na majetku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kolařík, arborista, soudní znalec v oboru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Došlo ke strhání krycích pletiv, strhání lýka a kůry kolem celého kmene. Došlo i k poškození velkých stromů, kde ta škoda není totální, ale na druhou stranu se jedná o jedince, jejichž hodnota se pohybuje v desítkách tisíc někdy ve stovkách tisíc korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento způsob poškození není soudnímu znalci neznámý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -550,129 +661,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava mincí a bankovek na bruntálském zámku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálské muzeum zve zájemce na unikátní výstavu bankovek a mincí sběratele Radka Hanela. Tato výstava je první po mnohaměsíční přestávce zaviněné coronavirem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V době přísných protikoronavirových opatření nebylo možné výstavy pořádat. Teď už to možné je. Stále je však potřeba dodržovat dosud platná omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Hanel, sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na mojí výstavě může vidět veškeré korunové mince, které platily od roku 1892 až do současnosti, protože korunou se platilo už za Františka Josefa I. Můžete tu vidět všechny bankovky, které byly v oběhu. Ještě zde můžete vidět denáry od Boleslava I.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Moša, předseda, Česká numismatická společnost, pobočka Olomouc:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ta výstava je krásně uspořádaná. V podstatě se tady každý může podívat na všechny mince a na všechny bankovky, které na našem území platily. Je tady obrovské množství věcí. Kdyby to mělo nějaké muzeum vystavovat, tak by na to potřebovalo mnohem víc prostoru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Důležité a velmi zajímavé jsou také popisky pod exponáty. Je možné se na nich mimo jiné dozvědět, jaké byly v dané době výdělky a co si za ně bylo možné pořídit. Sběratelství bankovek a mincí vyžaduje čas, trpělivost a důkladné znalosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Hanel, sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Věnuju se tomu intenzivně asi tak patnáct let, ale taková myšlenka byla už když jsem byl mladší, protože mě zajímá historie. Co je k tomu vědět? Tak knížky musíte študovat, musí vás to bavit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstavy hrají důležitou a nezastupitelnou roli v kulturním životě města.  Vernisáže se i z tohoto důvodu zúčastnili také jeho představitelé.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem moc potěšen, že po mnoha měsících, kdy jsme mohli jenom čekat na vernisáže a na výstavy, tak jsme se konečně dočkali a dnes jsme se potkali u příležitosti zahájení výstavy pana Hanela.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstava potrvá do 18. července. Je možné si na ní prohlédnou na sto čtyřicet bankovek. Nejstarší mincí je stříbrný denár knížete Boleslava I. z roku 935.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -769,93 +852,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-06-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>