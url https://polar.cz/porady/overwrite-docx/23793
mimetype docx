--- v0 (2025-12-30)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní koupaliště už jsou přístupná jen se samotestem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní koupaliště v Ostravě se začínají plnit lidmi. Může za to nejen slunečné a teplé počasí, ale i další rozvolnění. Od tohoto týdne už se při vstupu stačí prokázat samotestem. Dosud to bylo možné jen v restauraci, u kadeřníka, manikérky nebo masérky a dalších službách péče o tělo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,57 +185,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SAREZA v Ostravě provozuje letní koupaliště v Porubě, Vodní areál Jih a Vodní svět v centru města. Od minulého pátku, kdy byla zahájena sezóna, je navštívilo jen pár set lidí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci Vodního areálu Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Voda je super, je to příjemné osvěžení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsme rádi, že je pěkně. Nemáme roušky, jsme ve vodě. Pozdrav. Ahoj."</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">"Je to úplně poprvé, co tady jsme po hodně dlouhé době a zatím v pohodě. Voda je v pohodě, sice trošku studenější na můj vkus, ale jinak dobrý."</w:t>
+        <w:t xml:space="preserve">“Jsme rádi, že je pěkně. Nemáme roušky, jsme ve vodě. Pozdrav. Ahoj."  "Je to úplně poprvé, co tady jsme po hodně dlouhé době a zatím v pohodě. Voda je v pohodě, sice trošku studenější na můj vkus, ale jinak dobrý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já už chci jít do vody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkou letošního roku je tady ve Vodním areálu Ostrava-Jih dětské hřiště s různými prolézačkami, houpačkami a skluzavkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Papajová, mluvčí společnosti SAREZA:</w:t>
       </w:r>
@@ -316,58 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zařízení  poskytuje ubytování lidem, kteří potřebují celodenní péči a  podporu. Pokoje jsou uzpůsobené také pro invalidy na  vozíčku. Přístup je bezbariérový. Nájemníci se už začali   pomalu zabydlovat.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfons  Nábělek, klient,  Domov Bílá Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí  se mi tu a je mi tu dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domov  Bílá Opava má nyní kapacitu 149 lůžek. 15 ti měsíční  rekonstrukce za 20,5 mil. korun, kterou financoval Moravskoslezský  kraj, probíhala za běžného provozu. Její  součástí bylo také zvýšení požární bezpečnosti v objektu a   výstavba kogenerační jednotky.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domov  Bílá Opava má nyní kapacitu 149 lůžek. 15 ti měsíční  rekonstrukce za 20,5 mil. korun, kterou financoval Moravskoslezský  kraj, probíhala za běžného provozu. Její  součástí bylo také zvýšení požární bezpečnosti v objektu a   výstavba kogenerační jednotky.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ve Skalici vybudovali malé muzeum za sklem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -379,169 +482,164 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajímavost pro veřejnost a velká událost pro dobrovolné  hasiče i místní ve Skalici u Frýdku-Místku. Tak by se dalo pojmout               otevření malého muzea za sklem,  které přibližuje historii zdejších hasičů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nápad vznikl, že jsme měli stříkačku z roku 1936, která  putovala ze stodoly do stodoly po místní obci a nakonec se našel šikovný člověk Tomáš Ručka se svými kolegy,  Veterán klub Frýdek, taková odnož a on říkal, že to bude i pro něj výzva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři roky usilovně ve volném čase pracoval na renovaci stříkačky,  což se nakonec podařilo. Hasiči pak vymysleli, že by mohli u stanice udělat  malé muzeum.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři roky usilovně ve volném čase pracoval na renovaci stříkačky,  což se nakonec podařilo. Hasiči pak vymysleli, že by mohli u stanice udělat  malé muzeum. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To jsem zase viděl v Alpách něco podobného v jedné  vesničce tyrolské, tak jsme se loni dali do stavby při té Coroně, já si myslím,  že nám to i pomohlo, protože nikdo nemohl nikde chodit a chlapi chodili tady a  všechno svou prací jsme to dokončili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Finančně pomohl Moravskoslezský kraj, město Frýdek-Místek i  několik sponzorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Finančně pomohl Moravskoslezský kraj, město Frýdek-Místek i  několik sponzorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak ještě Zdeněk Stříž, zdejší občan, který dělal výkopové  práce a všechno. No a to byl tak asi ten podnět a co z toho vzniklo, to  vidíte sami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktivita dobrovolných hasičů ze Skalice je obdivuhodná. Já jsem moc rád, že jsem se mohl účastnit otevření  takzvaného muzea za sklem, kde hasiči vlastními silami renovovali starou  stříkačku, mají tam svůj prapor a spousty zajímavých artefaktů, které jsou  spojené s činností hasičů ve Skalici a v okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nové venkovní minimuzeum ve Skalici mělo velký úspěch. Jedná  se o velice pěknou akci, která byla realizována převážně dobrovolnickou činností,  tedy zadarmo. S tím, že se jedná o projekt, který se připravoval nějakou  dobu, zajisté na tom pracovali nejen Skaličtí hasiči, ale i další Skaličané,  kteří věnovali spousty úsilí tomu, aby mohli tady toto muzeum vytvořit a teď je zpřístupněno pro všechny obyvatele Skalice, i pro  ty, co projíždí, takže obzvláště v noci jsem slyšel, že je nádherné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě stříkačky tady mají i hák z roku 1834, který našli  v hasičárně a další zajímavé drobnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě stříkačky tady mají i hák z roku 1834, který našli  v hasičárně a další zajímavé drobnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak jsme dostali od jednoho pána z Raškovic, co je  sběratel, pan Mikuláš, staré plakáty, pomalu už sto let staré, které jsme  nechali zkopírovat a pověsili na stěnu a k tomu jsem ty překrásné  proudnice a nechali jsme tu i náš prapor, který máme 4 roky vysvěcený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdejší jednotka je v kategorii JPO 5, i tak je ale pro obec  nezbytná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdejší jednotka je v kategorii JPO 5, i tak je ale pro obec  nezbytná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve Skalici spíš než ohně, to musím zaklepat, bývá jeden za  čas, ale více tady jsou popadané stromy, záplavy a taková ta pomoc ve vesnici  kolem. V jednotce nás je 12 a celkově hasičů, když vezmu i s dětmi  a staršími členy, tak je asi 70 členů a 25 členů je dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Expozice „Za sklem“ je volně přístupná každému, kdo půjde  okolo. Časem by do ní chtěli hasiči sehnat ještě další historické předměty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Expozice „Za sklem“ je volně přístupná každému, kdo půjde  okolo. Časem by do ní chtěli hasiči sehnat ještě další historické předměty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalisté Nového Jičína se dočkali ideální trávy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -590,56 +688,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kompletní renovace sportoviště přišla na zhruba 36 milionu korun. Nový je travnatý povrch s umělou závlahou, opravené atletické sektory a částečně i zázemí pro  diváky. Přestože je stadion majetkem tělovýchovné jednoty, která na jeho rekonstrukci získala dotaci z ministerstva školství, podpořilo jeho opravu 12 miliony korun i město. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem rád, že i město Nový Jičín mohlo přispět nějakou finanční částkou, která je z mého pohledu dosti významná, na rekonstrukci tohoto oválu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotbalový klub začal s tréninky ihned, jakmile to rozvolnění vládních opatření umožnilo. Trávník už tak měla možnost otestovat i mládežnická družstva. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -714,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>