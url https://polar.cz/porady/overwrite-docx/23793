--- v1 (2026-05-21)
+++ v2 (2026-09-08)
@@ -848,51 +848,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>