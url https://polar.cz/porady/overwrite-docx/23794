--- v0 (2025-12-27)
+++ v1 (2026-09-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hranice jsou téměř volné, kontroly jsou namátkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Postupné rozvolňování koronavirových omezení se projevuje také na hraničních přechodech s Polskem a Slovenskem. Kontroly jsou víceméně jen namátkové a na některých přechodech nejsou vůbec. Přesto by lidé neměli zapomínat na povinné doklady o covidových testech nebo očkování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,57 +277,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">SAREZA v Ostravě provozuje letní koupaliště v Porubě, Vodní areál Jih a Vodní svět v centru města. Od minulého pátku, kdy byla zahájena sezóna, je navštívilo jen pár set lidí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci Vodního areálu Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Voda je super, je to příjemné osvěžení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsme rádi, že je pěkně. Nemáme roušky, jsme ve vodě. Pozdrav. Ahoj."</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">"Je to úplně poprvé, co tady jsme po hodně dlouhé době a zatím v pohodě. Voda je v pohodě, sice trošku studenější na můj vkus, ale jinak dobrý."</w:t>
+        <w:t xml:space="preserve">“Jsme rádi, že je pěkně. Nemáme roušky, jsme ve vodě. Pozdrav. Ahoj."  "Je to úplně poprvé, co tady jsme po hodně dlouhé době a zatím v pohodě. Voda je v pohodě, sice trošku studenější na můj vkus, ale jinak dobrý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já už chci jít do vody."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkou letošního roku je tady ve Vodním areálu Ostrava-Jih dětské hřiště s různými prolézačkami, houpačkami a skluzavkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Papajová, mluvčí společnosti SAREZA:</w:t>
       </w:r>
@@ -316,58 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zařízení  poskytuje ubytování lidem, kteří potřebují celodenní péči a  podporu. Pokoje jsou uzpůsobené také pro invalidy na  vozíčku. Přístup je bezbariérový. Nájemníci se už začali   pomalu zabydlovat.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alfons  Nábělek, klient,  Domov Bílá Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí  se mi tu a je mi tu dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domov  Bílá Opava má nyní kapacitu 149 lůžek. 15 ti měsíční  rekonstrukce za 20,5 mil. korun, kterou financoval Moravskoslezský  kraj, probíhala za běžného provozu. Její  součástí bylo také zvýšení požární bezpečnosti v objektu a   výstavba kogenerační jednotky.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domov  Bílá Opava má nyní kapacitu 149 lůžek. 15 ti měsíční  rekonstrukce za 20,5 mil. korun, kterou financoval Moravskoslezský  kraj, probíhala za běžného provozu. Její  součástí bylo také zvýšení požární bezpečnosti v objektu a   výstavba kogenerační jednotky.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ve Skalici vybudovali malé muzeum za sklem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -379,288 +482,255 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zajímavost pro veřejnost a velká událost pro dobrovolné  hasiče i místní ve Skalici u Frýdku-Místku. Tak by se dalo pojmout               otevření malého muzea za sklem,  které přibližuje historii zdejších hasičů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nápad vznikl, že jsme měli stříkačku z roku 1936, která  putovala ze stodoly do stodoly po místní obci a nakonec se našel šikovný člověk Tomáš Ručka se svými kolegy,  Veterán klub Frýdek, taková odnož a on říkal, že to bude i pro něj výzva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři roky usilovně ve volném čase pracoval na renovaci stříkačky,  což se nakonec podařilo. Hasiči pak vymysleli, že by mohli u stanice udělat  malé muzeum.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři roky usilovně ve volném čase pracoval na renovaci stříkačky,  což se nakonec podařilo. Hasiči pak vymysleli, že by mohli u stanice udělat  malé muzeum. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To jsem zase viděl v Alpách něco podobného v jedné  vesničce tyrolské, tak jsme se loni dali do stavby při té Coroně, já si myslím,  že nám to i pomohlo, protože nikdo nemohl nikde chodit a chlapi chodili tady a  všechno svou prací jsme to dokončili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Finančně pomohl Moravskoslezský kraj, město Frýdek-Místek i  několik sponzorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Finančně pomohl Moravskoslezský kraj, město Frýdek-Místek i  několik sponzorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak ještě Zdeněk Stříž, zdejší občan, který dělal výkopové  práce a všechno. No a to byl tak asi ten podnět a co z toho vzniklo, to  vidíte sami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aktivita dobrovolných hasičů ze Skalice je obdivuhodná. Já jsem moc rád, že jsem se mohl účastnit otevření  takzvaného muzea za sklem, kde hasiči vlastními silami renovovali starou  stříkačku, mají tam svůj prapor a spousty zajímavých artefaktů, které jsou  spojené s činností hasičů ve Skalici a v okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nové venkovní minimuzeum ve Skalici mělo velký úspěch. Jedná  se o velice pěknou akci, která byla realizována převážně dobrovolnickou činností,  tedy zadarmo. S tím, že se jedná o projekt, který se připravoval nějakou  dobu, zajisté na tom pracovali nejen Skaličtí hasiči, ale i další Skaličané,  kteří věnovali spousty úsilí tomu, aby mohli tady toto muzeum vytvořit a teď je zpřístupněno pro všechny obyvatele Skalice, i pro  ty, co projíždí, takže obzvláště v noci jsem slyšel, že je nádherné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě stříkačky tady mají i hák z roku 1834, který našli  v hasičárně a další zajímavé drobnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě stříkačky tady mají i hák z roku 1834, který našli  v hasičárně a další zajímavé drobnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak jsme dostali od jednoho pána z Raškovic, co je  sběratel, pan Mikuláš, staré plakáty, pomalu už sto let staré, které jsme  nechali zkopírovat a pověsili na stěnu a k tomu jsem ty překrásné  proudnice a nechali jsme tu i náš prapor, který máme 4 roky vysvěcený."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdejší jednotka je v kategorii JPO 5, i tak je ale pro obec  nezbytná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdejší jednotka je v kategorii JPO 5, i tak je ale pro obec  nezbytná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Pardubický, starosta SDH Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve Skalici spíš než ohně, to musím zaklepat, bývá jeden za  čas, ale více tady jsou popadané stromy, záplavy a taková ta pomoc ve vesnici  kolem. V jednotce nás je 12 a celkově hasičů, když vezmu i s dětmi  a staršími členy, tak je asi 70 členů a 25 členů je dětí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Expozice „Za sklem“ je volně přístupná každému, kdo půjde  okolo. Časem by do ní chtěli hasiči sehnat ještě další historické předměty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Expozice „Za sklem“ je volně přístupná každému, kdo půjde  okolo. Časem by do ní chtěli hasiči sehnat ještě další historické předměty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeseníky projel Závod míru U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Jeseníků se opět po covidové přestávce vrátil prestižní cyklistický Závod míru U23, tedy závodníků do 23 let. Své reprezentace sem vyslalo 19 zemí z celého světa. Hory tedy za krásného počasí důkladně prověřily více než 110 závodníků. Ti startovali v Jeseníku a vyšlápli si během závodu až k přečerpávací nádrži Dlouhé Stráně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Úvodní sprinterský prolog závodu ulicemi Jeseníku ovládl norský mladík Sorens Varenskjold. Do první etapy tedy nastoupil ve žlutém dresu. První etapa závodu vedla z Jeseníku do Rýmařova, kde končila třemi okruhy kolem města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Šimko (nez.), starosta Rýmařova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem rád, že se nám po roce zase vrátil, jsem rád, že můžeme přivítat první etapu Závodu míru do 23 let a jsem strašně moc rád, že vyšlo počasí, protože to počasí je alfa a omega všech akcí a víceméně mám první týden, kdy nám konečně svítí sluníčko. Já sám jezdím, ale jenom rekreačně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Závod míru v našem MS kraji, respektive tady v téhleté oblasti Jeseníků se jede už několik let po sobě a já už to vnímám jako jakousi tradici,  pojede se zase na Dlouhé Stráně a to jsou opravdu přírodní úkazy, kterými se vlastně celý Závod míru U23 jede. Proto vlastně tenhleten závod je tak oblíben, že veškeré světové týmy k nám rádi jezdí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cílovou páskou první 131 km dlouhé etapy projel jako první český reprezentant Pavel Bittner. Druhá královská etapa se startem v Bruntále, zavedla cyklisty do vrcholových partií Jeseníků, k přehradě Dlouhé Stráně. Byla také extrémně náročná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Ťoupalík, český reprezentant: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Asi tak nejtěžší byly ty kopce, ten první, nahoře byla vrchařská prémie, tak se tam jelo docela vysoké tempo, to bylo hned po startu. To trošku bolelo a pak se to trošku zklidnilo a vlastně norský tým to hlídal pro toho svého žluťáka."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na Dlouhé Stráně přijel nejrychleji ital Filippo Zana. Na výborném sedmém místě skončil i nejlepší Čech Mathias Vacek. Rozhodující byla vždy spolupráce závodníků v týmech, které vždy podporovaly svého nejlepšího jezdce.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kelemen, český reprezentant: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ten začátek byl docela v pohodě, než nám odjel ten jeden Španěl, ale kopce se jely trošku rychleji než ty dva roky zpátky, ale myslím si, že jsme to tam měli docela pod kontrolou, co jsme si řekli na startu, to jsme dodrželi, a do toho konce, to už vlastně jen Pavla jsme přivezli do té první skupiny, do toho čela a už to bylo jenom na něm."   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I přes vítězství Francouze Laurance v poslední horské etapě v okolí Jeseníku si vítěz z Dlouhých Strání Ital Zana pohlídal svůj náskok a vyhrál i v celkovém pořadí. Nejlepší z našich, Mathias Vacek si pak polepšil na konečné výborné šesté místo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -757,93 +827,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>