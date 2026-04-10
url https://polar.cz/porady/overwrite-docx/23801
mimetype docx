--- v0 (2026-02-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2021, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O sekání trávy se už stará nová firma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poruba se proměnila v jednu velkou louku. Firma, která loni vyhrála veřejnou zakázku na sečení trávy totiž neplnila své závazky. Nejenže měla málo zaměstnanců, ale ke kosení používala zahradní sekačky. Tráva tak byla místy vysoká více než půl metru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -451,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-10-06-2021-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>