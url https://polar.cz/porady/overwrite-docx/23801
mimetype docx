--- v1 (2026-04-10)
+++ v2 (2026-08-28)
@@ -608,51 +608,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-10-06-2021-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-poruba/expres-ostrava-poruba-10-06-2021-18-14?url=expres-ostrava-poruba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>