--- v0 (2025-12-29)
+++ v1 (2026-09-08)
@@ -1,231 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.6.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Roušky při výuce na školách už nejsou povinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Špatně se jim dýchalo, mluvilo a v horkých letních dnech se cítili vyčerpaní. Takové byly podle dětí i učitelů důsledky nošení roušek ve školách. Díky dalšímu rozvolnění mimořádných opatření je teď mohli všichni konečně odložit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hodina přírodopisu ve čtvrté třídě na 5. Základní škole ve  Frýdku-Místku je v plném proudu. Děti se aktivně hlásí a dávají bedlivý  pozor. Svůj podíl na tom má nejen jejich bystrost, ale také rozvolnění, kdy  mohly společně s vyučujícími odložit roušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa Děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Je to fajn, protože předtím jsme nemohly moc dýchat a teďka  mi je lépe." 2.) "Je to dobře, že konečně jsme si tohle mohli sundat, protože  to bylo vážně hrozně vyčerpávající." 3.) "Se mi lépe dýchá a jak jsem přišel domů, tak jsem byl více  ospalejší, než bez těch roušek." 4.) "Nemohly jsme chodit do tělocviku, protože jsme musely nosit  roušky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za odložení roušek bojovaly školy i někteří vládní činitelé  dlouhodobě. Jedenácti krajům v Česku to bylo nakonec, díky nízkému počtu nově  nakažených, umožněno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za odložení roušek bojovaly školy i někteří vládní činitelé  dlouhodobě. Jedenácti krajům v Česku to bylo nakonec, díky nízkému počtu nově  nakažených, umožněno. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Ondračková, třídní učitelka IV.D; 5.  ZŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se o tom mluvilo už delší dobu, jenom se čekalo, kdy to  začne. Pro nás určitě dobře, protože se nám lépe dýchá, lépe se nám mluví, je  nám lépe rozumět. Určitě si myslím, že je to fajn. Zvláště pro ty děti, protože byly unavené, ospalé, špatně se  jim soustředilo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Marková, třídní učitelka I.C; 5. ZŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo to příjemné, i když někteří už jsou tak naučení, že je  tedy pořád měli. Už jsme tak naučení, že na té chodbě do těch prostor je nosíme,  ale pro některé to bylo dneska tu roušku těžké sundat. Musela jsem to  zdůrazňovat, už nemusíš, už nemusíš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na některých školách se snažili dětem v horkých letních  usnadnit průběh dne tím, že tráví co nejvíce času venku. Na 5. Základní škole  využívají s dětmi dokonce dlouhodobě možnost se chodit ven i učit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na některých školách se snažili dětem v horkých letních  usnadnit průběh dne tím, že tráví co nejvíce času venku. Na 5. Základní škole  využívají s dětmi dokonce dlouhodobě možnost se chodit ven i učit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Marková, třídní učitelka I.C; 5. ZŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Učíme se číst nové učivo, souhlásky bě, pě, vě, zvolila jsem,  že půjdeme na dvůr, protože je to příjemnější a chtěla jsem i zkusit, jestli se  ti žáci dokáží tady lépe soustředit a myslím si, že nám to jde. Dokonce si  myslím, že tady čtou hlasitěji než ve třídě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve společných prostorách, jako jsou šatny a chodby povinnost  nosit roušky stále platí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve společných prostorách, jako jsou šatny a chodby povinnost  nosit roušky stále platí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lupič vytáhl na studenty sekáček na maso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sedmadvacetiletý recidivista se sekáčkem v ruce v Ostravě na tramvajové zastávce přepadl dva mladíky. Ti se vraceli z oslavy bakalářských zkoušek. Kvůli agresivnímu muži ale museli z místa utéct a volat policii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mariánské Hory v Ostravě patří k místům, kde poměrně často dochází k loupežím. 4. června se dva studenti vraceli z oslavy bakalářských zkoušek a na zastávce Dům energetiky čekali na tramvaj. Opodál stál s partnerkou viditelně opilý muž, který se choval velmi agresivně. Mladíci mu brzy padli do oka a vyrazil za nimi v ruce měl sekáček na maso. </w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mariánské Hory v Ostravě patří k místům, kde poměrně často dochází k loupežím. 4. června se dva studenti vraceli z oslavy bakalářských zkoušek a na zastávce Dům energetiky čekali na tramvaj. Opodál stál s partnerkou viditelně opilý muž, který se choval velmi agresivně. Mladíci mu brzy padli do oka a vyrazil za nimi v ruce měl sekáček na maso.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">napadení studenti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Když jsme mu řekli, že nemáme cigarety, tak se to proměnilo, že chce peníze a když jsme mu nechtěli dát peníze, tak chtěl vidět kapsy a batoh. Celé to skončilo tím, že mi jednu natáhl až mi spadly brýle." </w:t>
-[...14 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Když jsme mu řekli, že nemáme cigarety, tak se to proměnilo, že chce peníze a když jsme mu nechtěli dát peníze, tak chtěl vidět kapsy a batoh. Celé to skončilo tím, že mi jednu natáhl až mi spadly brýle."   "Když vytáhl ten sekáček a vypadal, že vůbec neví co se děje, tak jsem si říkal, že by to mohlo dopadnout špatně."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Napadení studenti se zachovali jak mohli nejlépe. Odběhli do bezpečí a rychle zavolali policii. Jednotky oddělení hlídkové služby našeho kraje se chlubí nejkratším dojezdovým časem z celé země a tak tam byli velmi rychle. Lupič nestačil odjet. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po přijatém oznámení se na místo události dostavili policisté z oddělení hlídkové služby a  obvodního oddělení, kteří do několika minut zadrželi podezřelého muže. Ten už měl sedět  v tramvaji a čekat, až z místa odjede. Tomu však i také díky detailnímu popisu od poškozených  mužů policisté zabránili. Sekáček na maso, který měl podezřelý muž u sebe, policisté zajistili a  následně podezřelého předali do rukou kriminalistů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při výslechu muž nespolupracoval, ale policisté zjistili, že jde o 7 krát trestaného recidivistu. Jeho předchozí delikty byly také násilného charakteru. Teď je ve vazbě a hrozí mu dalších 10 let za mřížemi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -600,93 +709,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-06-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>